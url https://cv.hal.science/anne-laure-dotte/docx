--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Laure Dotte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en linguistique océanienneéquipe de recherche ERALOUniversité de la Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-laure-dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7471-0484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164456007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of grammatical gender: an experimental study on the loss of informative classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa: a journal of general linguistics (2021-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/glossa.16601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience in Pacific university students before and during COVID-19 pandemic: protocol for an interdisciplinary and mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaimoe Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Awi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (183), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.19229.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing free-listing: possessive classifiers in Oceanic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Fieldwork Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Collecting semantic data: A sample of individual practices (Special issue), 4 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/sfm.v4i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a comparative typology of ‘eating’ in Kanak languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moyse-Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2021.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094721v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Heeun-kot, « chanter ensemble » : un hymne sur air de « destin commun » pour la Nouvelle-Calédonie ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chanter le collectif, 124, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.27057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa at the Crossroad of New Caledonian Multilingualism: Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pacific Languages, 43 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamism and Change in the Possessive Classifier System of Iaai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (2), pp.339-363. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2017.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation et modernisation du lexique : quel avenir pour le iaai (Ouvéa, Iles Loyauté, Nouvelle-Calédonie)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.76-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche pour la recherche&amp;quot; : la linguistique est-elle utile aux locuteurs de langues océaniennes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building culturally relevant multimedia resources for Indigenous languages using AI tools and collaborative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Workshop on the Use of Computational Methods in the Study of Endangered Languages (ComputEL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawai'i at Manoa, Mar 2025, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Multimedia Resources for Kanak Languages Using the C-LARA Platform: Case Studies in Iaai and Drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatgpt-Four C-Lara-Instance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexiKa: a collaborative lexical database for Kanak languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannai Tokotoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PIURN conference - Pacific Islands Universities Regional Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des langues kanak ? une évaluation circonstanciée de la vitalité des langues de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Langues régionales, d'Outre-mer et minor(is)ées : quelles urgences linguistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-LARA disseminating resources for Iaai, an under-documented Oceanic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative approaches to speech and language technologies for Oceania, the world’s most linguistically diverse region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flinders University, Jul 2024, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage « Uane nore nodei lanengoc - Penser les langues - Thinking about languages » (DOTTE, GENEIX-RABAULT & BERAUNE, dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International du Livre Océanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du livre de la Nouvelle-Calédonie, Oct 2023, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique est une urgence linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences C'Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA - Province Sud, May 2023, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic norms: criteria of orthography standardization and representations (New-Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PIURN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of the South Pacific, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaake Tuikalepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waixen Waikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des actes de COOL 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique change-t-il nos langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirer la langue des archives : redécouverte d’une des premières études linguistiques de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dotte-Sarout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference On Oceanic Linguistics COOL12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Polynésie française, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme, cartographie et territorialités en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pestaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Langues et Territoires, Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement terminologique au service des langues en danger : créer pour survivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2010 - Colloque international des étudiants chercheurs en didactique des langues et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Jun 2010, Grenoble, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages, Actes de la 11° conférence de linguistique océanienne (COOL 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUNC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LA-NI, Louis Lagarde; Suzie Hieku Bearune; Anne-Laure Dotte, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de France, langues en danger: aménagement et rôle des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valelia Muni Toke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Places: From Relational Ontologies to Water Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahée Autunno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Policy in New Caledonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Springer Nature Switzerland, pp.129-150, 2025, Global Issues in Water Policy, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88196-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qenelapa ka tru alameken. Valeurs et pyramides des langues : de l'héritage monolingue à l'agir plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-182, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je parle pas la vraie langue !&amp;quot; Décrire la langue : oui, mais laquelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî. Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUNC, pp.11-19, A paraître, LA-NI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi Norè. Actions formatives et artistiques pour les langues autochtones en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art of Indigenous Languages in Research : a collection of selected research papers (IDIL, 2022-2032)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hnaubat me hwen iaai. La langue par l’image, l’image de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elatiana Razafimandimbimanana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et photographie. Éléments pour questionner les langues (in)visibles et les enjeux sociaux dont elles sont l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME Editions, pp.67-90, 2022, 978-2-8066-3754-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Patrimoine linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutte (volet 2) : La gouvernance de l'eau sur terres coutumières en Nouvelle-Calédonie : de la connaissance des usages et des savoirs à la production d'outils de gestion et de politiques adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cayrol, F. (ed.); Tatin, C. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUNC, p. 30-33, 2020, Collection CRESICA, 979-10-910321-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences et paroles à Ouvéa: ce que la diversité des locuteurs nous dit de la vitalité du iaai (Iles Loyauté, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains océaniens: enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de 7 familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_Jeu-7-familles.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanakat Kaori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/223/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/218/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_histoires-texte-a-trous.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cûk cûk wacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/225/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Baginy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/215/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire et lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_grammaire-et-lexique-de-la-possession.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofefedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/217/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muma Jaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/214/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cica lö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/219/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et Linguistique. Combinaisons de pratiques et conjugaison des connaissances : la transdisciplinarité en questionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandeputte-Tavo Leslie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le iaai aujourd'hui. Évolutions sociolinguistiques et linguistiques d'une langue kanak de Nouvelle-Calédonie (Ouvéa, Îles Loyauté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, France; Laboratoire Dynamique Du Langage (UMR 5596); LACITO (UMR 7107), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01629074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Laure Dotte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en linguistique océanienneéquipe de recherche ERALOUniversité de la Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-laure-dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7471-0484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164456007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of grammatical gender: an experimental study on the loss of informative classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa a journal of general linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/glossa.16601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience in Pacific university students before and during COVID-19 pandemic: protocol for an interdisciplinary and mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaimoe Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Awi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (183), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.19229.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing free-listing: possessive classifiers in Oceanic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Fieldwork Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Collecting semantic data: A sample of individual practices (Special issue), 4 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/sfm.v4i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a comparative typology of ‘eating’ in Kanak languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moyse-Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2021.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094721v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Heeun-kot, « chanter ensemble » : un hymne sur air de « destin commun » pour la Nouvelle-Calédonie ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chanter le collectif, 124, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.27057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamism and Change in the Possessive Classifier System of Iaai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (2), pp.339-363. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2017.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa at the Crossroad of New Caledonian Multilingualism: Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pacific Languages, 43 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation et modernisation du lexique : quel avenir pour le iaai (Ouvéa, Iles Loyauté, Nouvelle-Calédonie)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.76-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building culturally relevant multimedia resources for Indigenous languages using AI tools and collaborative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Workshop on the Use of Computational Methods in the Study of Endangered Languages (ComputEL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawai'i at Manoa, Mar 2025, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche pour la recherche&amp;quot; : la linguistique est-elle utile aux locuteurs de langues océaniennes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Multimedia Resources for Kanak Languages Using the C-LARA Platform: Case Studies in Iaai and Drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatgpt-Four C-Lara-Instance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexiKa: a collaborative lexical database for Kanak languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannai Tokotoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PIURN conference - Pacific Islands Universities Regional Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des langues kanak ? une évaluation circonstanciée de la vitalité des langues de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Langues régionales, d'Outre-mer et minor(is)ées : quelles urgences linguistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-LARA disseminating resources for Iaai, an under-documented Oceanic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative approaches to speech and language technologies for Oceania, the world’s most linguistically diverse region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flinders University, Jul 2024, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage « Uane nore nodei lanengoc - Penser les langues - Thinking about languages » (DOTTE, GENEIX-RABAULT & BERAUNE, dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International du Livre Océanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du livre de la Nouvelle-Calédonie, Oct 2023, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique est une urgence linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences C'Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA - Province Sud, May 2023, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaake Tuikalepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waixen Waikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic norms: criteria of orthography standardization and representations (New-Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PIURN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of the South Pacific, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des actes de COOL 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique change-t-il nos langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirer la langue des archives : redécouverte d’une des premières études linguistiques de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dotte-Sarout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference On Oceanic Linguistics COOL12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Polynésie française, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme, cartographie et territorialités en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pestaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Langues et Territoires, Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement terminologique au service des langues en danger : créer pour survivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2010 - Colloque international des étudiants chercheurs en didactique des langues et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Jun 2010, Grenoble, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages, Actes de la 11° conférence de linguistique océanienne (COOL 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUNC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LA-NI, Louis Lagarde; Suzie Hieku Bearune; Anne-Laure Dotte, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de France, langues en danger: aménagement et rôle des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valelia Muni Toke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Places: From Relational Ontologies to Water Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahée Autunno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Policy in New Caledonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Springer Nature Switzerland, pp.129-150, 2025, Global Issues in Water Policy, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88196-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qenelapa ka tru alameken. Valeurs et pyramides des langues : de l'héritage monolingue à l'agir plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-182, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je parle pas la vraie langue !&amp;quot; Décrire la langue : oui, mais laquelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî. Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-19, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi Norè. Actions formatives et artistiques pour les langues autochtones en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art of Indigenous Languages in Research : a collection of selected research papers (IDIL, 2022-2032)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hnaubat me hwen iaai. La langue par l’image, l’image de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elatiana Razafimandimbimanana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et photographie. Éléments pour questionner les langues (in)visibles et les enjeux sociaux dont elles sont l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME Editions, pp.67-90, 2022, 978-2-8066-3754-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Patrimoine linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutte (volet 2) : La gouvernance de l'eau sur terres coutumières en Nouvelle-Calédonie : de la connaissance des usages et des savoirs à la production d'outils de gestion et de politiques adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cayrol, F. (ed.); Tatin, C. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUNC, p. 30-33, 2020, Collection CRESICA, 979-10-910321-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences et paroles à Ouvéa: ce que la diversité des locuteurs nous dit de la vitalité du iaai (Iles Loyauté, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains océaniens: enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_histoires-texte-a-trous.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/218/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanakat Kaori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/223/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de 7 familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_Jeu-7-familles.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cûk cûk wacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/225/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Baginy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/215/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire et lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_grammaire-et-lexique-de-la-possession.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cica lö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/219/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofefedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/217/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muma Jaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/214/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et Linguistique. Combinaisons de pratiques et conjugaison des connaissances : la transdisciplinarité en questionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandeputte-Tavo Leslie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le iaai aujourd'hui. Évolutions sociolinguistiques et linguistiques d'une langue kanak de Nouvelle-Calédonie (Ouvéa, Îles Loyauté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, France; Laboratoire Dynamique Du Langage (UMR 5596); LACITO (UMR 7107), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01629074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E3EC26D"/>
+    <w:nsid w:val="E82B761C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-dotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7471-0484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164456007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franjieh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grandison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greville G Corbett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.16601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greville G. Corbett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/sfm.v4i2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094721v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2021.0006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Bearune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2017.0017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chiera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maizonniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rendina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wej&#235; Diane Bae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatgpt-Four C-Lara-Instance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannai Tokotoko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/wp-content/uploads/2023/01/INT.-COOL-11-FINAL-WEB.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;e Autunno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88196-1_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grochain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179227v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944110v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manny Rayner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nayral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandeputte-Tavo Leslie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-dotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7471-0484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164456007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franjieh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grandison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greville G Corbett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.16601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greville G. Corbett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/sfm.v4i2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094721v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2021.0006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Bearune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2017.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chiera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maizonniaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rendina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wej&#235; Diane Bae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatgpt-Four C-Lara-Instance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannai Tokotoko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/wp-content/uploads/2023/01/INT.-COOL-11-FINAL-WEB.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;e Autunno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88196-1_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grochain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manny Rayner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944108v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nayral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandeputte-Tavo Leslie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>