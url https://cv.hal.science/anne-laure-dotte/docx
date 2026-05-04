--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Laure Dotte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en linguistique océanienneéquipe de recherche ERALOUniversité de la Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-laure-dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7471-0484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164456007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of grammatical gender: an experimental study on the loss of informative classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa a journal of general linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/glossa.16601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience in Pacific university students before and during COVID-19 pandemic: protocol for an interdisciplinary and mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaimoe Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Awi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (183), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.19229.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing free-listing: possessive classifiers in Oceanic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Fieldwork Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Collecting semantic data: A sample of individual practices (Special issue), 4 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/sfm.v4i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a comparative typology of ‘eating’ in Kanak languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moyse-Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2021.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094721v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Heeun-kot, « chanter ensemble » : un hymne sur air de « destin commun » pour la Nouvelle-Calédonie ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chanter le collectif, 124, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.27057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamism and Change in the Possessive Classifier System of Iaai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (2), pp.339-363. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2017.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa at the Crossroad of New Caledonian Multilingualism: Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pacific Languages, 43 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation et modernisation du lexique : quel avenir pour le iaai (Ouvéa, Iles Loyauté, Nouvelle-Calédonie)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.76-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building culturally relevant multimedia resources for Indigenous languages using AI tools and collaborative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Workshop on the Use of Computational Methods in the Study of Endangered Languages (ComputEL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawai'i at Manoa, Mar 2025, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche pour la recherche&amp;quot; : la linguistique est-elle utile aux locuteurs de langues océaniennes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Multimedia Resources for Kanak Languages Using the C-LARA Platform: Case Studies in Iaai and Drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatgpt-Four C-Lara-Instance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexiKa: a collaborative lexical database for Kanak languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannai Tokotoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PIURN conference - Pacific Islands Universities Regional Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des langues kanak ? une évaluation circonstanciée de la vitalité des langues de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Langues régionales, d'Outre-mer et minor(is)ées : quelles urgences linguistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-LARA disseminating resources for Iaai, an under-documented Oceanic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative approaches to speech and language technologies for Oceania, the world’s most linguistically diverse region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flinders University, Jul 2024, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage « Uane nore nodei lanengoc - Penser les langues - Thinking about languages » (DOTTE, GENEIX-RABAULT & BERAUNE, dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International du Livre Océanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du livre de la Nouvelle-Calédonie, Oct 2023, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique est une urgence linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences C'Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA - Province Sud, May 2023, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaake Tuikalepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waixen Waikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic norms: criteria of orthography standardization and representations (New-Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PIURN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of the South Pacific, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des actes de COOL 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique change-t-il nos langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirer la langue des archives : redécouverte d’une des premières études linguistiques de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dotte-Sarout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference On Oceanic Linguistics COOL12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Polynésie française, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme, cartographie et territorialités en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pestaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Langues et Territoires, Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement terminologique au service des langues en danger : créer pour survivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2010 - Colloque international des étudiants chercheurs en didactique des langues et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Jun 2010, Grenoble, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages, Actes de la 11° conférence de linguistique océanienne (COOL 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUNC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LA-NI, Louis Lagarde; Suzie Hieku Bearune; Anne-Laure Dotte, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de France, langues en danger: aménagement et rôle des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valelia Muni Toke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Places: From Relational Ontologies to Water Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahée Autunno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Policy in New Caledonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Springer Nature Switzerland, pp.129-150, 2025, Global Issues in Water Policy, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88196-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qenelapa ka tru alameken. Valeurs et pyramides des langues : de l'héritage monolingue à l'agir plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-182, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je parle pas la vraie langue !&amp;quot; Décrire la langue : oui, mais laquelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî. Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-19, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi Norè. Actions formatives et artistiques pour les langues autochtones en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art of Indigenous Languages in Research : a collection of selected research papers (IDIL, 2022-2032)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hnaubat me hwen iaai. La langue par l’image, l’image de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elatiana Razafimandimbimanana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et photographie. Éléments pour questionner les langues (in)visibles et les enjeux sociaux dont elles sont l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME Editions, pp.67-90, 2022, 978-2-8066-3754-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Patrimoine linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutte (volet 2) : La gouvernance de l'eau sur terres coutumières en Nouvelle-Calédonie : de la connaissance des usages et des savoirs à la production d'outils de gestion et de politiques adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cayrol, F. (ed.); Tatin, C. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUNC, p. 30-33, 2020, Collection CRESICA, 979-10-910321-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences et paroles à Ouvéa: ce que la diversité des locuteurs nous dit de la vitalité du iaai (Iles Loyauté, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains océaniens: enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_histoires-texte-a-trous.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/218/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanakat Kaori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/223/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de 7 familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_Jeu-7-familles.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cûk cûk wacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/225/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Baginy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/215/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire et lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_grammaire-et-lexique-de-la-possession.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cica lö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/219/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofefedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/217/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muma Jaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/214/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et Linguistique. Combinaisons de pratiques et conjugaison des connaissances : la transdisciplinarité en questionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandeputte-Tavo Leslie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le iaai aujourd'hui. Évolutions sociolinguistiques et linguistiques d'une langue kanak de Nouvelle-Calédonie (Ouvéa, Îles Loyauté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, France; Laboratoire Dynamique Du Langage (UMR 5596); LACITO (UMR 7107), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01629074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Laure Dotte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en linguistique océanienneéquipe de recherche ERALOUniversité de la Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-laure-dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7471-0484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164456007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of grammatical gender: an experimental study on the loss of informative classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa a journal of general linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/glossa.16601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience in Pacific university students before and during COVID-19 pandemic: protocol for an interdisciplinary and mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaimoe Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Awi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (183), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.19229.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing free-listing: possessive classifiers in Oceanic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Fieldwork Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Collecting semantic data: A sample of individual practices (Special issue), 4 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/sfm.v4i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a comparative typology of ‘eating’ in Kanak languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moyse-Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2021.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094721v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Heeun-kot, « chanter ensemble » : un hymne sur air de « destin commun » pour la Nouvelle-Calédonie ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chanter le collectif, 124, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.27057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa at the Crossroad of New Caledonian Multilingualism: Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pacific Languages, 43 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamism and Change in the Possessive Classifier System of Iaai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (2), pp.339-363. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2017.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation et modernisation du lexique : quel avenir pour le iaai (Ouvéa, Iles Loyauté, Nouvelle-Calédonie)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.76-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche pour la recherche&amp;quot; : la linguistique est-elle utile aux locuteurs de langues océaniennes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building culturally relevant multimedia resources for Indigenous languages using AI tools and collaborative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Workshop on the Use of Computational Methods in the Study of Endangered Languages (ComputEL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawai'i at Manoa, Mar 2025, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Multimedia Resources for Kanak Languages Using the C-LARA Platform: Case Studies in Iaai and Drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatgpt-Four C-Lara-Instance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexiKa: a collaborative lexical database for Kanak languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannai Tokotoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PIURN conference - Pacific Islands Universities Regional Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des langues kanak ? une évaluation circonstanciée de la vitalité des langues de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Langues régionales, d'Outre-mer et minor(is)ées : quelles urgences linguistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-LARA disseminating resources for Iaai, an under-documented Oceanic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative approaches to speech and language technologies for Oceania, the world’s most linguistically diverse region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flinders University, Jul 2024, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage « Uane nore nodei lanengoc - Penser les langues - Thinking about languages » (DOTTE, GENEIX-RABAULT & BERAUNE, dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International du Livre Océanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du livre de la Nouvelle-Calédonie, Oct 2023, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique est une urgence linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences C'Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA - Province Sud, May 2023, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic norms: criteria of orthography standardization and representations (New-Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PIURN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of the South Pacific, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaake Tuikalepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waixen Waikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des actes de COOL 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique change-t-il nos langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirer la langue des archives : redécouverte d’une des premières études linguistiques de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dotte-Sarout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference On Oceanic Linguistics COOL12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Polynésie française, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme, cartographie et territorialités en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pestaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Langues et Territoires, Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement terminologique au service des langues en danger : créer pour survivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2010 - Colloque international des étudiants chercheurs en didactique des langues et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Jun 2010, Grenoble, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages, Actes de la 11° conférence de linguistique océanienne (COOL 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUNC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LA-NI, Louis Lagarde; Suzie Hieku Bearune; Anne-Laure Dotte, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de France, langues en danger: aménagement et rôle des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valelia Muni Toke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Places: From Relational Ontologies to Water Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahée Autunno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Policy in New Caledonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Springer Nature Switzerland, pp.129-150, 2025, Global Issues in Water Policy, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88196-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qenelapa ka tru alameken. Valeurs et pyramides des langues : de l'héritage monolingue à l'agir plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-182, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je parle pas la vraie langue !&amp;quot; Décrire la langue : oui, mais laquelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî1 Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane nore nodei lanengoce Penser les langues Thinking about languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.13-21, 2022, Collection LA-NI, 979‑10‑91032‑21‑6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî. Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-19, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi Norè. Actions formatives et artistiques pour les langues autochtones en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art of Indigenous Languages in Research : a collection of selected research papers (IDIL, 2022-2032)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hnaubat me hwen iaai. La langue par l’image, l’image de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elatiana Razafimandimbimanana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et photographie. Éléments pour questionner les langues (in)visibles et les enjeux sociaux dont elles sont l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME Editions, pp.67-90, 2022, 978-2-8066-3754-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Patrimoine linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutte (volet 2) : La gouvernance de l'eau sur terres coutumières en Nouvelle-Calédonie : de la connaissance des usages et des savoirs à la production d'outils de gestion et de politiques adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cayrol, F. (ed.); Tatin, C. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUNC, p. 30-33, 2020, Collection CRESICA, 979-10-910321-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences et paroles à Ouvéa: ce que la diversité des locuteurs nous dit de la vitalité du iaai (Iles Loyauté, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains océaniens: enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanakat Kaori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/223/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de 7 familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_Jeu-7-familles.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/218/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_histoires-texte-a-trous.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cûk cûk wacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/225/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Baginy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/215/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire et lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_grammaire-et-lexique-de-la-possession.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cica lö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/219/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofefedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/217/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muma Jaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/214/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et Linguistique. Combinaisons de pratiques et conjugaison des connaissances : la transdisciplinarité en questionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandeputte-Tavo Leslie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le iaai aujourd'hui. Évolutions sociolinguistiques et linguistiques d'une langue kanak de Nouvelle-Calédonie (Ouvéa, Îles Loyauté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, France; Laboratoire Dynamique Du Langage (UMR 5596); LACITO (UMR 7107), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01629074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E82B761C"/>
+    <w:nsid w:val="FC7AD4F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-dotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7471-0484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164456007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franjieh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grandison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greville G Corbett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.16601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greville G. Corbett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/sfm.v4i2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094721v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2021.0006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Bearune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2017.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chiera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maizonniaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rendina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wej&#235; Diane Bae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatgpt-Four C-Lara-Instance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannai Tokotoko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/wp-content/uploads/2023/01/INT.-COOL-11-FINAL-WEB.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;e Autunno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88196-1_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grochain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944109v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manny Rayner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944108v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nayral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandeputte-Tavo Leslie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-dotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7471-0484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164456007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franjieh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grandison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greville G Corbett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.16601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greville G. Corbett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/sfm.v4i2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094721v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2021.0006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Bearune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2017.0017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chiera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maizonniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rendina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wej&#235; Diane Bae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatgpt-Four C-Lara-Instance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannai Tokotoko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/wp-content/uploads/2023/01/INT.-COOL-11-FINAL-WEB.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;e Autunno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88196-1_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grochain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manny Rayner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944098v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nayral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandeputte-Tavo Leslie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>