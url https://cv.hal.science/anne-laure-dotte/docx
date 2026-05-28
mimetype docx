--- v2 (2026-05-04)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Laure Dotte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en linguistique océanienneéquipe de recherche ERALOUniversité de la Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-laure-dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7471-0484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164456007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of grammatical gender: an experimental study on the loss of informative classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa a journal of general linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/glossa.16601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience in Pacific university students before and during COVID-19 pandemic: protocol for an interdisciplinary and mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaimoe Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Awi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (183), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.19229.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing free-listing: possessive classifiers in Oceanic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Fieldwork Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Collecting semantic data: A sample of individual practices (Special issue), 4 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/sfm.v4i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a comparative typology of ‘eating’ in Kanak languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moyse-Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2021.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094721v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Heeun-kot, « chanter ensemble » : un hymne sur air de « destin commun » pour la Nouvelle-Calédonie ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chanter le collectif, 124, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.27057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa at the Crossroad of New Caledonian Multilingualism: Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pacific Languages, 43 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamism and Change in the Possessive Classifier System of Iaai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (2), pp.339-363. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2017.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation et modernisation du lexique : quel avenir pour le iaai (Ouvéa, Iles Loyauté, Nouvelle-Calédonie)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.76-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche pour la recherche&amp;quot; : la linguistique est-elle utile aux locuteurs de langues océaniennes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building culturally relevant multimedia resources for Indigenous languages using AI tools and collaborative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Workshop on the Use of Computational Methods in the Study of Endangered Languages (ComputEL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawai'i at Manoa, Mar 2025, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Multimedia Resources for Kanak Languages Using the C-LARA Platform: Case Studies in Iaai and Drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatgpt-Four C-Lara-Instance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexiKa: a collaborative lexical database for Kanak languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannai Tokotoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PIURN conference - Pacific Islands Universities Regional Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des langues kanak ? une évaluation circonstanciée de la vitalité des langues de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Langues régionales, d'Outre-mer et minor(is)ées : quelles urgences linguistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-LARA disseminating resources for Iaai, an under-documented Oceanic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative approaches to speech and language technologies for Oceania, the world’s most linguistically diverse region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flinders University, Jul 2024, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage « Uane nore nodei lanengoc - Penser les langues - Thinking about languages » (DOTTE, GENEIX-RABAULT & BERAUNE, dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International du Livre Océanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du livre de la Nouvelle-Calédonie, Oct 2023, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique est une urgence linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences C'Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA - Province Sud, May 2023, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic norms: criteria of orthography standardization and representations (New-Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PIURN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of the South Pacific, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaake Tuikalepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waixen Waikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des actes de COOL 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique change-t-il nos langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirer la langue des archives : redécouverte d’une des premières études linguistiques de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dotte-Sarout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference On Oceanic Linguistics COOL12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Polynésie française, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme, cartographie et territorialités en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pestaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Langues et Territoires, Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement terminologique au service des langues en danger : créer pour survivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2010 - Colloque international des étudiants chercheurs en didactique des langues et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Jun 2010, Grenoble, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages, Actes de la 11° conférence de linguistique océanienne (COOL 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUNC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LA-NI, Louis Lagarde; Suzie Hieku Bearune; Anne-Laure Dotte, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de France, langues en danger: aménagement et rôle des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valelia Muni Toke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Places: From Relational Ontologies to Water Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahée Autunno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Policy in New Caledonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Springer Nature Switzerland, pp.129-150, 2025, Global Issues in Water Policy, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88196-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qenelapa ka tru alameken. Valeurs et pyramides des langues : de l'héritage monolingue à l'agir plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-182, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je parle pas la vraie langue !&amp;quot; Décrire la langue : oui, mais laquelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî1 Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane nore nodei lanengoce Penser les langues Thinking about languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.13-21, 2022, Collection LA-NI, 979‑10‑91032‑21‑6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî. Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-19, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi Norè. Actions formatives et artistiques pour les langues autochtones en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art of Indigenous Languages in Research : a collection of selected research papers (IDIL, 2022-2032)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hnaubat me hwen iaai. La langue par l’image, l’image de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elatiana Razafimandimbimanana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et photographie. Éléments pour questionner les langues (in)visibles et les enjeux sociaux dont elles sont l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME Editions, pp.67-90, 2022, 978-2-8066-3754-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Patrimoine linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutte (volet 2) : La gouvernance de l'eau sur terres coutumières en Nouvelle-Calédonie : de la connaissance des usages et des savoirs à la production d'outils de gestion et de politiques adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cayrol, F. (ed.); Tatin, C. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUNC, p. 30-33, 2020, Collection CRESICA, 979-10-910321-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences et paroles à Ouvéa: ce que la diversité des locuteurs nous dit de la vitalité du iaai (Iles Loyauté, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains océaniens: enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanakat Kaori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/223/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de 7 familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_Jeu-7-familles.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/218/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_histoires-texte-a-trous.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cûk cûk wacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/225/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Baginy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/215/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire et lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_grammaire-et-lexique-de-la-possession.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cica lö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/219/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofefedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/217/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muma Jaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/214/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et Linguistique. Combinaisons de pratiques et conjugaison des connaissances : la transdisciplinarité en questionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandeputte-Tavo Leslie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le iaai aujourd'hui. Évolutions sociolinguistiques et linguistiques d'une langue kanak de Nouvelle-Calédonie (Ouvéa, Îles Loyauté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, France; Laboratoire Dynamique Du Langage (UMR 5596); LACITO (UMR 7107), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01629074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Laure Dotte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en linguistique océanienneéquipe de recherche ERALOUniversité de la Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-laure-dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7471-0484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164456007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of grammatical gender: an experimental study on the loss of informative classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa a journal of general linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/glossa.16601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience in Pacific university students before and during COVID-19 pandemic: protocol for an interdisciplinary and mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaimoe Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Awi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (183), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.19229.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing free-listing: possessive classifiers in Oceanic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Fieldwork Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Collecting semantic data: A sample of individual practices (Special issue), 4 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/sfm.v4i2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a comparative typology of ‘eating’ in Kanak languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moyse-Faurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2021.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094721v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Heeun-kot, « chanter ensemble » : un hymne sur air de « destin commun » pour la Nouvelle-Calédonie ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chanter le collectif, 124, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.27057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa at the Crossroad of New Caledonian Multilingualism: Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pacific Languages, 43 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamism and Change in the Possessive Classifier System of Iaai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (2), pp.339-363. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2017.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation et modernisation du lexique : quel avenir pour le iaai (Ouvéa, Iles Loyauté, Nouvelle-Calédonie)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.76-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche pour la recherche&amp;quot; : la linguistique est-elle utile aux locuteurs de langues océaniennes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building culturally relevant multimedia resources for Indigenous languages using AI tools and collaborative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Workshop on the Use of Computational Methods in the Study of Endangered Languages (ComputEL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawai'i at Manoa, Mar 2025, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Multimedia Resources for Kanak Languages Using the C-LARA Platform: Case Studies in Iaai and Drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatgpt-Four C-Lara-Instance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexiKa: a collaborative lexical database for Kanak languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannai Tokotoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PIURN conference - Pacific Islands Universities Regional Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des langues kanak ? une évaluation circonstanciée de la vitalité des langues de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Langues régionales, d'Outre-mer et minor(is)ées : quelles urgences linguistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen Normandie, Oct 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-LARA disseminating resources for Iaai, an under-documented Oceanic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative approaches to speech and language technologies for Oceania, the world’s most linguistically diverse region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flinders University, Jul 2024, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage « Uane nore nodei lanengoc - Penser les langues - Thinking about languages » (DOTTE, GENEIX-RABAULT & BERAUNE, dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International du Livre Océanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du livre de la Nouvelle-Calédonie, Oct 2023, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique est une urgence linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences C'Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA - Province Sud, May 2023, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing linguistic norms: criteria of orthography standardization and representations (New-Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PIURN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of the South Pacific, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaake Tuikalepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waixen Waikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des actes de COOL 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique change-t-il nos langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirer la langue des archives : redécouverte d’une des premières études linguistiques de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dotte-Sarout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference On Oceanic Linguistics COOL12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Polynésie française, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme, cartographie et territorialités en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pestaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Langues et Territoires, Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement terminologique au service des langues en danger : créer pour survivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2010 - Colloque international des étudiants chercheurs en didactique des langues et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Jun 2010, Grenoble, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages, Actes de la 11° conférence de linguistique océanienne (COOL 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUNC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LA-NI, Louis Lagarde; Suzie Hieku Bearune; Anne-Laure Dotte, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de France, langues en danger: aménagement et rôle des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valelia Muni Toke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01180222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Places: From Relational Ontologies to Water Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahée Autunno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Policy in New Caledonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, Springer Nature Switzerland, pp.129-150, 2025, Global Issues in Water Policy, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88196-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qenelapa ka tru alameken. Valeurs et pyramides des langues : de l'héritage monolingue à l'agir plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-182, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi je parle pas la vraie langue !&amp;quot; Décrire la langue : oui, mais laquelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî. Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-19, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî1 Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane nore nodei lanengoce Penser les langues Thinking about languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.13-21, 2022, Collection LA-NI, 979‑10‑91032‑21‑6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi Norè. Actions formatives et artistiques pour les langues autochtones en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art of Indigenous Languages in Research : a collection of selected research papers (IDIL, 2022-2032)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hnaubat me hwen iaai. La langue par l’image, l’image de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elatiana Razafimandimbimanana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et photographie. Éléments pour questionner les langues (in)visibles et les enjeux sociaux dont elles sont l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME Editions, pp.67-90, 2022, 978-2-8066-3754-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Patrimoine linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutte (volet 2) : La gouvernance de l'eau sur terres coutumières en Nouvelle-Calédonie : de la connaissance des usages et des savoirs à la production d'outils de gestion et de politiques adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cayrol, F. (ed.); Tatin, C. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUNC, p. 30-33, 2020, Collection CRESICA, 979-10-910321-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silences et paroles à Ouvéa: ce que la diversité des locuteurs nous dit de la vitalité du iaai (Iles Loyauté, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains océaniens: enjeux et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanakat Kaori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/223/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de 7 familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_Jeu-7-familles.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/218/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_histoires-texte-a-trous.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Baginy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/215/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cûk cûk wacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/225/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire et lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grandison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greville G. Corbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Possession en iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://eralo.unc.nc/wp-content/uploads/sites/7/2024/11/IAAI_grammaire-et-lexique-de-la-possession.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cica lö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/219/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofefedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/217/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muma Jaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/214/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et Linguistique. Combinaisons de pratiques et conjugaison des connaissances : la transdisciplinarité en questionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Nayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandeputte-Tavo Leslie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le iaai aujourd'hui. Évolutions sociolinguistiques et linguistiques d'une langue kanak de Nouvelle-Calédonie (Ouvéa, Îles Loyauté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, France; Laboratoire Dynamique Du Langage (UMR 5596); LACITO (UMR 7107), 2013. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01629074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC7AD4F9"/>
+    <w:nsid w:val="18F9D98D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-dotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7471-0484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164456007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franjieh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grandison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greville G Corbett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.16601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greville G. Corbett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/sfm.v4i2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094721v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2021.0006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Bearune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2017.0017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chiera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maizonniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rendina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wej&#235; Diane Bae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatgpt-Four C-Lara-Instance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannai Tokotoko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/wp-content/uploads/2023/01/INT.-COOL-11-FINAL-WEB.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;e Autunno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88196-1_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grochain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manny Rayner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944098v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nayral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandeputte-Tavo Leslie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-dotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7471-0484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164456007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franjieh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grandison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greville G Corbett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.16601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greville G. Corbett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/sfm.v4i2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094721v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2021.0006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Bearune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2017.0017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chiera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maizonniaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rendina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wej&#235; Diane Bae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatgpt-Four C-Lara-Instance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannai Tokotoko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265546v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/wp-content/uploads/2023/01/INT.-COOL-11-FINAL-WEB.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valelia Muni Toke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;e Autunno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88196-1_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grochain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manny Rayner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944098v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944101v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nayral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandeputte-Tavo Leslie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>