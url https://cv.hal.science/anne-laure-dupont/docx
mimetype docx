--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1848,173 +1848,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03764851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How should the history of Arabs be Written? The Impact of European Orientalism on Jurji Zaidan’s Work”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">George C. Zaidan &amp; Thomas Philipp (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurji Zaidan Contributions to Modern Arab Thought and Literature, Proceedings of a Symposium at the Library of Congress (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MD, The Zaidan Foundation, p. 85-121, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03764836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la Demeure du Califat aux &amp;quot;découvertes parisiennes&amp;quot; : Muhammad al-Sanûsî (1851-1900), un lettré réformiste tunisien à l’épreuve du protectorat français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[éditeurs scientifiques] Nathalie Clayer et Erdal Kaynar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser, agir et vivre dans l'Empire ottoman et en Turquie : études réunies pour François Georgeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, p. 47-65, 2013, 978-90-429-2598-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03765686v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03764836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme et révolution dans la pensée arabe après 1908</w:t>
               </w:r>
@@ -3109,96 +3109,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformisme musulman</w:t>
+                <w:t xml:space="preserve">Nahda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Empire ottoman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1011-1013</w:t>
+              <w:t xml:space="preserve">, 2015, pp.849-850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302358v1</w:t>
+                <w:t xml:space="preserve">hal-04302345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalisme arabe</w:t>
               </w:r>
@@ -3247,96 +3247,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahda</w:t>
+                <w:t xml:space="preserve">Réformisme musulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Empire ottoman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.849-850</w:t>
+              <w:t xml:space="preserve">, 2015, pp.1011-1013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302345v1</w:t>
+                <w:t xml:space="preserve">hal-04302358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyrouth</w:t>
               </w:r>
@@ -3918,158 +3918,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03765710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahda, la Renaissance arabe&amp;quot;. Manière de voir, n°106 (L’émancipation dans l’histoire), août-septembre</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Une approche historique des notions de &amp;quot;monde arabe&amp;quot; et de &amp;quot;renaissance&amp;quot;, conférence à l’assemblée générale de l’Association des historiens contemporanéistes de l’enseignement supérieur et de la recherche en novembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">publiée dans le bulletin en ligne de l’association : www.ahcesr.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03765733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-03765733v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahda, la Renaissance arabe&amp;quot;. Manière de voir, n°106 (L’émancipation dans l’histoire), août-septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, p. 28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03765729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4145,51 +4145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="604411EE"/>
+    <w:nsid w:val="3D2DDB75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4376,51 +4376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5901-3600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061559148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.1322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5901-3600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061559148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.1322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>