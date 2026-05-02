--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1848,173 +1848,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03764851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la Demeure du Califat aux &amp;quot;découvertes parisiennes&amp;quot; : Muhammad al-Sanûsî (1851-1900), un lettré réformiste tunisien à l’épreuve du protectorat français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[éditeurs scientifiques] Nathalie Clayer et Erdal Kaynar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser, agir et vivre dans l'Empire ottoman et en Turquie : études réunies pour François Georgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 47-65, 2013, 978-90-429-2598-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03765686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How should the history of Arabs be Written? The Impact of European Orientalism on Jurji Zaidan’s Work”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">George C. Zaidan &amp; Thomas Philipp (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurji Zaidan Contributions to Modern Arab Thought and Literature, Proceedings of a Symposium at the Library of Congress (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MD, The Zaidan Foundation, p. 85-121, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03764836v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03765686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme et révolution dans la pensée arabe après 1908</w:t>
               </w:r>
@@ -3918,158 +3918,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03765710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nahda, la Renaissance arabe&amp;quot;. Manière de voir, n°106 (L’émancipation dans l’histoire), août-septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, p. 28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03765729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une approche historique des notions de &amp;quot;monde arabe&amp;quot; et de &amp;quot;renaissance&amp;quot;, conférence à l’assemblée générale de l’Association des historiens contemporanéistes de l’enseignement supérieur et de la recherche en novembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">publiée dans le bulletin en ligne de l’association : www.ahcesr.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03765733v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03765729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4145,51 +4145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D2DDB75"/>
+    <w:nsid w:val="CECEB9FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4376,51 +4376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5901-3600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061559148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.1322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5901-3600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061559148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.1322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>