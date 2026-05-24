--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -619,165 +619,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03763647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie intellectuelle des femmes à Beyrouth dans les années 1920 à travers la revue Minerva&amp;quot; in &amp;quot;Débats intellectuels au Moyen-Orient dans l’entre-deux-guerres&amp;quot;,</w:t>
+                <w:t xml:space="preserve">Monde nouveau, voix nouvelles : États, sociétés, islam dans l’entre-deux-guerres&amp;quot; in &amp;quot;Débats intellectuels au Moyen-Orient dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, n°95-96-97-98, p. 381-406</w:t>
+              <w:t xml:space="preserve">, 2002, n°95-96-97-98, p. 9-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03763634v1</w:t>
+                <w:t xml:space="preserve">halshs-03763596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monde nouveau, voix nouvelles : États, sociétés, islam dans l’entre-deux-guerres&amp;quot; in &amp;quot;Débats intellectuels au Moyen-Orient dans l’entre-deux-guerres</w:t>
+                <w:t xml:space="preserve">La vie intellectuelle des femmes à Beyrouth dans les années 1920 à travers la revue Minerva&amp;quot; in &amp;quot;Débats intellectuels au Moyen-Orient dans l’entre-deux-guerres&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, n°95-96-97-98, p. 9-39</w:t>
+              <w:t xml:space="preserve">, 2002, n°95-96-97-98, p. 381-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03763596v1</w:t>
+                <w:t xml:space="preserve">halshs-03763634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire de Gayffier-Bonneville, &amp;quot;Un discours islamique officiel en Egypte : la VIIème conférence du Haut Conseil des affaires islamiques (1995)</w:t>
               </w:r>
@@ -3109,96 +3109,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahda</w:t>
+                <w:t xml:space="preserve">Réformisme musulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Empire ottoman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.849-850</w:t>
+              <w:t xml:space="preserve">, 2015, pp.1011-1013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302345v1</w:t>
+                <w:t xml:space="preserve">hal-04302358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalisme arabe</w:t>
               </w:r>
@@ -3247,96 +3247,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformisme musulman</w:t>
+                <w:t xml:space="preserve">Nahda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Empire ottoman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1011-1013</w:t>
+              <w:t xml:space="preserve">, 2015, pp.849-850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302358v1</w:t>
+                <w:t xml:space="preserve">hal-04302345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyrouth</w:t>
               </w:r>
@@ -3511,227 +3511,227 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Califat &amp;quot; (vidéo avec Mathieu Tillier et Pierre-Jean Luizard), Campus Lumières d'islam, Fondation de l'islam de France,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">https://campuslumieresdislam.fr/fr/blog/lislam-en-debats/idees-concepts-reflexions/califat-133</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03765757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Islah&amp;quot; (Le réformisme musulman moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l'humanisme méditerranéen,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03765720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'idéal de la Nahda dans le monde arabe &amp;quot; et &amp;quot; La Nahda est-elle une réponse du monde arabe à l'Occident ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03765776v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03765757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chrétiens acteurs et témoins de la &amp;quot;Renaissance arabe&amp;quot; XIXe-début XXe siècle</w:t>
               </w:r>
@@ -4145,51 +4145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CECEB9FB"/>
+    <w:nsid w:val="1EC9F33B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4376,51 +4376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5901-3600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061559148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.1322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5901-3600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061559148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.1322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>