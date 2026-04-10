--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -794,178 +794,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Parlando di...&amp;quot;barbari&amp;quot;. L’antichità a colori. Il caso della Gallia dell’Est. », Archeologia Viva, n°198, novembre-décembre 2019, p. 54-60</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« La seconde vie des sculptures antiques : le phénomène de remploi des monuments funéraires dans l’Est de la Gaule (cités des Éduens, des Lingons et des Séquanes) », GAGGADIS-ROBIN V., LARQUIER (de) N. (éd.), Actes des IIe Rencontres autour de la sculpture antique (Arles, 28-29 octobre 2016), Bordeaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Edme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia Viva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Ausonius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'atelier du sculpteur, 1, pp.105-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542866v1</w:t>
+                <w:t xml:space="preserve">hal-03395178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La seconde vie des sculptures antiques : le phénomène de remploi des monuments funéraires dans l’Est de la Gaule (cités des Éduens, des Lingons et des Séquanes) », GAGGADIS-ROBIN V., LARQUIER (de) N. (éd.), Actes des IIe Rencontres autour de la sculpture antique (Arles, 28-29 octobre 2016), Bordeaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Parlando di...&amp;quot;barbari&amp;quot;. L’antichità a colori. Il caso della Gallia dell’Est. », Archeologia Viva, n°198, novembre-décembre 2019, p. 54-60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Edme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ausonius</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L'atelier du sculpteur, 1, pp.105-120</w:t>
+              <w:t xml:space="preserve">Archeologia Viva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395178v1</w:t>
+                <w:t xml:space="preserve">hal-02542866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La polychromie des stèles funéraires du musée des Beaux-Arts de Beaune », Recueil des travaux de la Société d’Histoire et d’Archéologie de Beaune, tome 36, Mémoires, tome XCVIII, Centre beaunois d’études historiques, Beaune, 2018, p. 7-27.</w:t>
               </w:r>
@@ -2137,51 +2137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Edme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Retournard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02886331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Edme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Retournard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02886331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>