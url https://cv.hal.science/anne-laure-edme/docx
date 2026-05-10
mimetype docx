--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -1204,165 +1204,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art funéraire de la Lingonie romaine à travers quatre exemples</w:t>
+                <w:t xml:space="preserve">Deux stèles à décor latéral du Musée de Langres : nouvelle étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Edme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Haut-Marnais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les chantiers de l'archéologie en Haute-Marne, 278 (2015/3)</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Historique et Archéologique de Langres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXVIII (399), pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01459332v1</w:t>
+                <w:t xml:space="preserve">halshs-01459388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux stèles à décor latéral du Musée de Langres : nouvelle étude</w:t>
+                <w:t xml:space="preserve">L'art funéraire de la Lingonie romaine à travers quatre exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Edme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Historique et Archéologique de Langres </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, XXVIII (399), pp.181-192</w:t>
+              <w:t xml:space="preserve">Les Cahiers Haut-Marnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les chantiers de l'archéologie en Haute-Marne, 278 (2015/3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01459388v1</w:t>
+                <w:t xml:space="preserve">halshs-01459332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2137,51 +2137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Edme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Retournard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02886331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Edme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Retournard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02886331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>