--- v0 (2026-03-25)
+++ v1 (2026-05-05)
@@ -398,165 +398,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Second Language Teachers’ Pragmatic Awareness through Intercultural Virtual Exchange</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+                <w:t xml:space="preserve">Promoting the development of techno-semio-pedagogical skills in future foreign language teachers through reflective practice: which tasks for which reflection objects ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Intercultural Pragmatics and Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvia Bruti (University of Pisa); Gloria Cappelli (University of Pisa); Istvan Kecskes (State University of New York, Albany, USA), May 2024, Pise, Italy</w:t>
+              <w:t xml:space="preserve">IMPEC - Interactions multimodales par écran. Créativité, innovation, éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPL; LEST; ICAR, Jul 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677709v1</w:t>
+                <w:t xml:space="preserve">hal-04739799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering use of digital tools by EFL trainee-teachers through reflective practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -571,152 +571,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL Conference. CALL for humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROCALL; ReCALL; KAJL, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting the development of techno-semio-pedagogical skills in future foreign language teachers through reflective practice: which tasks for which reflection objects ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Faure</w:t>
+                <w:t xml:space="preserve">Investigating Second Language Teachers’ Pragmatic Awareness through Intercultural Virtual Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPEC - Interactions multimodales par écran. Créativité, innovation, éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPL; LEST; ICAR, Jul 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Intercultural Pragmatics and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvia Bruti (University of Pisa); Gloria Cappelli (University of Pisa); Istvan Kecskes (State University of New York, Albany, USA), May 2024, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739799v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs télécollaboratifs en formation d'enseignant·es de langues étrangères : agentivité et réflexivité comme leviers d'autonomisation des étudiant·es - futur·es enseignant·es</w:t>
               </w:r>
@@ -797,51 +797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Language Pragmatic Competence Assessment: Towards Telecollaboration-Based Tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -886,787 +886,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face issues in L2 tutorials via videoconferencing: the role of smile as a co-verbal semiotic resource.</w:t>
+                <w:t xml:space="preserve">Pedagogical innovation in higher education: development of professional skills of pre-service foreign language teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Pétillat</w:t>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall 2021 Conference : CALL and professionalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurocall 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466436v1</w:t>
+                <w:t xml:space="preserve">hal-03455585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse des contributions rédactionnelles lors d'une co-écriture en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Chabanal</w:t>
+                <w:t xml:space="preserve">Quelle médiatisation des enseignements pour favoriser l’apprentissage d’une langue étrangère à l’école primaire ? Une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith Durand</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lotin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
+              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724183v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blended foreign language learning in primary schools: A systematic literature review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ciara Wigham</w:t>
+                <w:t xml:space="preserve">Face issues in L2 tutorials via videoconferencing: the role of smile as a co-verbal semiotic resource.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pétillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall</w:t>
+              <w:t xml:space="preserve">Eurocall 2021 Conference : CALL and professionalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364414v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage en formation de futurs enseignants de langue : évolution des représentations en didactique du Français Langue Étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yishan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage de connaissances en initiation à la didactique du Français Langue Étrangère : apports de la classe inversée et de l'hybridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical innovation in higher education: development of professional skills of pre-service foreign language teachers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'analyse des contributions rédactionnelles lors d'une co-écriture en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rodrigues</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Lotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ensor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455585v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle médiatisation des enseignements pour favoriser l’apprentissage d’une langue étrangère à l’école primaire ? Une revue systématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Blended foreign language learning in primary schools: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurocall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403675v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter le terrain en recueillant des corpus : l’exemple de la conception d’un module de FOS médical en direction de pédiatres non francophones</w:t>
               </w:r>
@@ -1747,51 +1747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer ses compétences interactionnelles de tuteur en LE à travers un dispositif de visioconférence en ligne : analyse multimodale du sourire dans l'interaction pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2596,217 +2596,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01123017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité technologique et apprentissage socioconstructiviste : un exemple de dispositif de formation hybride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Comment se construit l'identité d'un &amp;quot;enseignant numérique&amp;quot; via des mises en situation médiatisées ? Analyse de forums réflexifs portant sur du tutorat distanciel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00932513v1</w:t>
+                <w:t xml:space="preserve">edutice-00932517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se construit l'identité d'un &amp;quot;enseignant numérique&amp;quot; via des mises en situation médiatisées ? Analyse de forums réflexifs portant sur du tutorat distanciel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexibilité technologique et apprentissage socioconstructiviste : un exemple de dispositif de formation hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00932517v1</w:t>
+                <w:t xml:space="preserve">edutice-00932513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANIFESTATIONS DE L'ENGAGEMENT DES ÉTUDIANTS ENVERS LE GROUPE DANS UN DISPOSITIF DE TELECOLLABORATION UTILISANT UN MONDE SYNTHETIQUE</w:t>
               </w:r>
@@ -2868,558 +2868,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLIC : Second Life as A Collaborative Tool For Graduate Teacher Training and Developing Intercultural Communicative Competences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bayle</w:t>
+                <w:t xml:space="preserve">Role negotiation in tandem distance tutorial relationships: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bonnie Youngs</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Assisted Language Instruction Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, South Bend, Indiana, United States</w:t>
+              <w:t xml:space="preserve">EUROCALL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00688378v1</w:t>
+                <w:t xml:space="preserve">edutice-00728265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role negotiation in tandem distance tutorial relationships: A case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Jones</w:t>
+                <w:t xml:space="preserve">SLIC : Second Life as A Collaborative Tool For Graduate Teacher Training and Developing Intercultural Communicative Competences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chanier</w:t>
+                <w:t xml:space="preserve">Bonnie Youngs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Computer-Assisted Language Instruction Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, South Bend, Indiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00728265v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00688378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying pedagogical interactions in synthetic worlds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bayle</w:t>
+                <w:t xml:space="preserve">Les apports du travail collaboratif dans l'amélioration de l'expression écrite en L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoby Andrianirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque European Association for Computer-Assisted Language Learning 2010 - Languages, Cultures and Virtual Communities.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00583506v2</w:t>
+                <w:t xml:space="preserve">edutice-00583342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier les interactions d'apprenants de langue dans les mondes virtuels ?</w:t>
+                <w:t xml:space="preserve">Studying pedagogical interactions in synthetic worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echanger Pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EUROCALL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00630647v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00583506v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transatlantic Tutoring : The Pittsburgh - Clermont-Ferrand Collaboration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanier</w:t>
+                <w:t xml:space="preserve">Comment étudier les interactions d'apprenants de langue dans les mondes virtuels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2011, 28th Annual conference on Mediated Learning Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Victoria, BC, Canada</w:t>
+              <w:t xml:space="preserve">Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00597121v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00630647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports du travail collaboratif dans l'amélioration de l'expression écrite en L2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoby Andrianirina</w:t>
+                <w:t xml:space="preserve">Transatlantic Tutoring : The Pittsburgh - Clermont-Ferrand Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque European Association for Computer-Assisted Language Learning 2010 - Languages, Cultures and Virtual Communities.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CALICO 2011, 28th Annual conference on Mediated Learning Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Victoria, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00583342v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00597121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tice et Didactique des Langues Étrangères et Maternelles : la tâche comme point focal de l'apprentissage</w:t>
               </w:r>
@@ -3431,51 +3431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3513,51 +3513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les usages réels d'un dispositif d'apprentissage de l'anglais à distance sont-ils perçus par les concepteurs-animateurs du dispositif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoby Andrianirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4145,90 +4145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural design and language learning in Second Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Gregory, L.J.W. Lee, B. Dalgarno &amp; B. Tynan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Worlds for Online Learning: Cases and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NOVA Science Publishers, Inc, 2015, 978-1-63482-194-0</w:t>
@@ -4465,51 +4465,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences socio-affectives au service de la pédagogie distancielle : de la formation des enseignants à l’analyse multimodale des interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Hsien Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Wha Chilee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4941,51 +4941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavardage, forum et macro-tâche pour l'apprentissage du FLE : quelle(s) articulation(s) possible(s) pour quels apports ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5036,51 +5036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Amalia (Aide Multimédia à l’Apprentissage des Langues Interactif et Autonomisant).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5327,51 +5327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5636,51 +5636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and Teaching Corpus (LETEC) of (Second Life InterCulturel) SLIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnie Youngs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5812,250 +5812,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blended learning through the eyes of Malagasy students</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What learning scenarios for virtual worlds and CLIL?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Fynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584306v1</w:t>
+                <w:t xml:space="preserve">hal-00600731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What learning scenarios for virtual worlds and CLIL?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blended learning through the eyes of Malagasy students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoby Andrianirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Fynn</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00600731v1</w:t>
+                <w:t xml:space="preserve">hal-00584306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment marquer sa présence dans une tâche collaborative à distance ? Le cas des stratégies d'étudiants malgaches dans un dispositif soumis à de fortes contraintes technologique et logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoby Andrianirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6118,51 +6118,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler l’oral en langue étrangère avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6170,51 +6170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACTé EA 4281. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6401,51 +6401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsien Hung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677709v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Hannachi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;tillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Jin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2018.02.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Chaka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Ziyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932517v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00688378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Youngs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583506v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00630647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00597121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoby Andrianirina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00495054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00451345v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01684033v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneil Nathaniel Madden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.48.1189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2019.38.1020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01684100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00812813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Wha Chilee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29716/TKSFLL.202212_1(1).0004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/T2XW4V" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1542" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00909423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01122431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsien Hung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Hannachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;tillat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Jin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2018.02.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Chaka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Ziyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00688378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Youngs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoby Andrianirina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583506v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00630647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00597121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00495054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00451345v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01684033v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneil Nathaniel Madden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.48.1189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2019.38.1020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01684100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00812813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Wha Chilee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29716/TKSFLL.202212_1(1).0004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/T2XW4V" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1542" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00909423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01122431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>