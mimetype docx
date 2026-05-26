--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -303,420 +303,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do teachers modify their instruction-giving strategies when repeating the same task with learners using different communicative modes during synchronous online language tutorials?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+                <w:t xml:space="preserve">Promoting the development of techno-semio-pedagogical skills in future foreign language teachers through reflective practice: which tasks for which reflection objects ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Trnava, Aug 2024, Trnava, Slovakia</w:t>
+              <w:t xml:space="preserve">IMPEC - Interactions multimodales par écran. Créativité, innovation, éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPL; LEST; ICAR, Jul 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785202v1</w:t>
+                <w:t xml:space="preserve">hal-04739799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting the development of techno-semio-pedagogical skills in future foreign language teachers through reflective practice: which tasks for which reflection objects ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Faure</w:t>
+                <w:t xml:space="preserve">Do teachers modify their instruction-giving strategies when repeating the same task with learners using different communicative modes during synchronous online language tutorials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Hsien Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPEC - Interactions multimodales par écran. Créativité, innovation, éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPL; LEST; ICAR, Jul 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">EuroCALL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Trnava, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739799v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering use of digital tools by EFL trainee-teachers through reflective practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Second Language Teachers’ Pragmatic Awareness through Intercultural Virtual Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciara R Wigham</w:t>
+                <w:t xml:space="preserve">Asma Ben Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL Conference. CALL for humanity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROCALL; ReCALL; KAJL, Aug 2024, Trnava, Slovakia</w:t>
+              <w:t xml:space="preserve">10th International Conference on Intercultural Pragmatics and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvia Bruti (University of Pisa); Gloria Cappelli (University of Pisa); Istvan Kecskes (State University of New York, Albany, USA), May 2024, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741994v1</w:t>
+                <w:t xml:space="preserve">hal-04677709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Second Language Teachers’ Pragmatic Awareness through Intercultural Virtual Exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empowering use of digital tools by EFL trainee-teachers through reflective practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Ben Hannachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+                <w:t xml:space="preserve">Ciara R Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Intercultural Pragmatics and Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvia Bruti (University of Pisa); Gloria Cappelli (University of Pisa); Istvan Kecskes (State University of New York, Albany, USA), May 2024, Pise, Italy</w:t>
+              <w:t xml:space="preserve">EUROCALL Conference. CALL for humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROCALL; ReCALL; KAJL, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677709v1</w:t>
+                <w:t xml:space="preserve">hal-04741994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs télécollaboratifs en formation d'enseignant·es de langues étrangères : agentivité et réflexivité comme leviers d'autonomisation des étudiant·es - futur·es enseignant·es</w:t>
               </w:r>
@@ -797,51 +797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Language Pragmatic Competence Assessment: Towards Telecollaboration-Based Tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -886,273 +886,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical innovation in higher education: development of professional skills of pre-service foreign language teachers</w:t>
+                <w:t xml:space="preserve">Partage en formation de futurs enseignants de langue : évolution des représentations en didactique du Français Langue Étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yishan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455585v1</w:t>
+                <w:t xml:space="preserve">hal-03455560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle médiatisation des enseignements pour favoriser l’apprentissage d’une langue étrangère à l’école primaire ? Une revue systématique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partage de connaissances en initiation à la didactique du Français Langue Étrangère : apports de la classe inversée et de l'hybridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403675v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face issues in L2 tutorials via videoconferencing: the role of smile as a co-verbal semiotic resource.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1167,506 +1154,519 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocall 2021 Conference : CALL and professionalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage en formation de futurs enseignants de langue : évolution des représentations en didactique du Français Langue Étrangère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'analyse des contributions rédactionnelles lors d'une co-écriture en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yishan Jin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Lotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ensor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455560v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de connaissances en initiation à la didactique du Français Langue Étrangère : apports de la classe inversée et de l'hybridation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blended foreign language learning in primary schools: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Chabanal</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Eurocall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455547v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse des contributions rédactionnelles lors d'une co-écriture en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pedagogical innovation in higher education: development of professional skills of pre-service foreign language teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
+              <w:t xml:space="preserve">Eurocall 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724183v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blended foreign language learning in primary schools: A systematic literature review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quelle médiatisation des enseignements pour favoriser l’apprentissage d’une langue étrangère à l’école primaire ? Une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364414v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter le terrain en recueillant des corpus : l’exemple de la conception d’un module de FOS médical en direction de pédiatres non francophones</w:t>
               </w:r>
@@ -1747,51 +1747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer ses compétences interactionnelles de tuteur en LE à travers un dispositif de visioconférence en ligne : analyse multimodale du sourire dans l'interaction pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2596,217 +2596,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01123017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se construit l'identité d'un &amp;quot;enseignant numérique&amp;quot; via des mises en situation médiatisées ? Analyse de forums réflexifs portant sur du tutorat distanciel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexibilité technologique et apprentissage socioconstructiviste : un exemple de dispositif de formation hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00932517v1</w:t>
+                <w:t xml:space="preserve">edutice-00932513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité technologique et apprentissage socioconstructiviste : un exemple de dispositif de formation hybride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comment se construit l'identité d'un &amp;quot;enseignant numérique&amp;quot; via des mises en situation médiatisées ? Analyse de forums réflexifs portant sur du tutorat distanciel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00932513v1</w:t>
+                <w:t xml:space="preserve">edutice-00932517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANIFESTATIONS DE L'ENGAGEMENT DES ÉTUDIANTS ENVERS LE GROUPE DANS UN DISPOSITIF DE TELECOLLABORATION UTILISANT UN MONDE SYNTHETIQUE</w:t>
               </w:r>
@@ -2868,558 +2868,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role negotiation in tandem distance tutorial relationships: A case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SLIC : Second Life as A Collaborative Tool For Graduate Teacher Training and Developing Intercultural Communicative Competences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Jones</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanier</w:t>
+                <w:t xml:space="preserve">Bonnie Youngs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Computer-Assisted Language Instruction Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, South Bend, Indiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00728265v1</w:t>
+                <w:t xml:space="preserve">edutice-00688378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLIC : Second Life as A Collaborative Tool For Graduate Teacher Training and Developing Intercultural Communicative Competences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bayle</w:t>
+                <w:t xml:space="preserve">Role negotiation in tandem distance tutorial relationships: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnie Youngs</w:t>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Assisted Language Instruction Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, South Bend, Indiana, United States</w:t>
+              <w:t xml:space="preserve">EUROCALL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00688378v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00728265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports du travail collaboratif dans l'amélioration de l'expression écrite en L2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoby Andrianirina</w:t>
+                <w:t xml:space="preserve">Studying pedagogical interactions in synthetic worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque European Association for Computer-Assisted Language Learning 2010 - Languages, Cultures and Virtual Communities.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EUROCALL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00583342v1</w:t>
+                <w:t xml:space="preserve">edutice-00583506v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying pedagogical interactions in synthetic worlds</w:t>
+                <w:t xml:space="preserve">Comment étudier les interactions d'apprenants de langue dans les mondes virtuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00583506v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00630647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier les interactions d'apprenants de langue dans les mondes virtuels ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bayle</w:t>
+                <w:t xml:space="preserve">Transatlantic Tutoring : The Pittsburgh - Clermont-Ferrand Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echanger Pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CALICO 2011, 28th Annual conference on Mediated Learning Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Victoria, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00630647v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00597121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transatlantic Tutoring : The Pittsburgh - Clermont-Ferrand Collaboration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanier</w:t>
+                <w:t xml:space="preserve">Les apports du travail collaboratif dans l'amélioration de l'expression écrite en L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoby Andrianirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2011, 28th Annual conference on Mediated Learning Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Victoria, BC, Canada</w:t>
+              <w:t xml:space="preserve">Colloque European Association for Computer-Assisted Language Learning 2010 - Languages, Cultures and Virtual Communities.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00597121v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00583342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tice et Didactique des Langues Étrangères et Maternelles : la tâche comme point focal de l'apprentissage</w:t>
               </w:r>
@@ -3431,51 +3431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3513,51 +3513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les usages réels d'un dispositif d'apprentissage de l'anglais à distance sont-ils perçus par les concepteurs-animateurs du dispositif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoby Andrianirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4145,90 +4145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural design and language learning in Second Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Gregory, L.J.W. Lee, B. Dalgarno &amp; B. Tynan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Worlds for Online Learning: Cases and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NOVA Science Publishers, Inc, 2015, 978-1-63482-194-0</w:t>
@@ -4465,51 +4465,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences socio-affectives au service de la pédagogie distancielle : de la formation des enseignants à l’analyse multimodale des interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4560,77 +4560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopter des stratégies pour animer une interaction pédagogique asymétrique par visioconférence et par audioconférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Hsien Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Wha Chilee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4941,51 +4941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavardage, forum et macro-tâche pour l'apprentissage du FLE : quelle(s) articulation(s) possible(s) pour quels apports ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5036,51 +5036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Amalia (Aide Multimédia à l’Apprentissage des Langues Interactif et Autonomisant).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5327,51 +5327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5636,51 +5636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and Teaching Corpus (LETEC) of (Second Life InterCulturel) SLIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnie Youngs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5812,250 +5812,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What learning scenarios for virtual worlds and CLIL?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blended learning through the eyes of Malagasy students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoby Andrianirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600731v1</w:t>
+                <w:t xml:space="preserve">hal-00584306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blended learning through the eyes of Malagasy students</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What learning scenarios for virtual worlds and CLIL?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Fynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584306v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment marquer sa présence dans une tâche collaborative à distance ? Le cas des stratégies d'étudiants malgaches dans un dispositif soumis à de fortes contraintes technologique et logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoby Andrianirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6118,51 +6118,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler l’oral en langue étrangère avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6170,51 +6170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACTé EA 4281. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6401,51 +6401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsien Hung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Hannachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;tillat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Jin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2018.02.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Chaka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Ziyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00688378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Youngs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoby Andrianirina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583506v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00630647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00597121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00495054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00451345v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01684033v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneil Nathaniel Madden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.48.1189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2019.38.1020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01684100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00812813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Wha Chilee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29716/TKSFLL.202212_1(1).0004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/T2XW4V" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1542" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00909423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01122431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsien Hung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677709v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Hannachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Jin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;tillat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2018.02.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Chaka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Ziyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932517v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00688378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Youngs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00728265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583506v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00630647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00597121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00583342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoby Andrianirina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00495054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00451345v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01684033v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rosen-Reinhardt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneil Nathaniel Madden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.48.1189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2019.38.1020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01684100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00812813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Wha Chilee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29716/TKSFLL.202212_1(1).0004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/T2XW4V" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1542" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00909423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921100v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01122431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584304v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>