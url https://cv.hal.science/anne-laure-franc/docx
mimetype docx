--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1363,230 +1363,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Thin Dielectric Films up to Mm-wave Frequencies Using Shielded CoPlanar Waveguide Transmission Lines</w:t>
+                <w:t xml:space="preserve">High-performance Shielded Coplanar Waveguides for the Design of CMOS 60-GHz Band-pass Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (2), pp.100-102</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (5), pp.1219 - 1226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025000v1</w:t>
+                <w:t xml:space="preserve">hal-01025025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance Shielded Coplanar Waveguides for the Design of CMOS 60-GHz Band-pass Filters</w:t>
+                <w:t xml:space="preserve">Characterization of Thin Dielectric Films up to Mm-wave Frequencies Using Shielded CoPlanar Waveguide Transmission Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (5), pp.1219 - 1226</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025025v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of technology dispersion on slow-wave high performance shielded CPW transmission lines characteristics</w:t>
               </w:r>
@@ -2401,601 +2401,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Optimization of a Non-Foster Circuit for the Design of Wideband Metasurfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Martel</w:t>
+                <w:t xml:space="preserve">Accordabilité d'inverseurs d'impédance chargés de capacités à position variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Raveu</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351699v1</w:t>
+                <w:t xml:space="preserve">hal-02309818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accordabilité d'inverseurs d'impédance chargés de capacités à position variable</w:t>
+                <w:t xml:space="preserve">Implémentation en technologie intégrée de filtres à fréquence centrale accordable en bande D et à bande passante relative maintenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wietstruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Kaynak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309818v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation en technologie intégrée de filtres à fréquence centrale accordable en bande D et à bande passante relative maintenue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a Tunable Impedance Inverter Based on Variable Position of Capacitive-Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Asia Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309815v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Tunable Impedance Inverter Based on Variable Position of Capacitive-Loads</w:t>
+                <w:t xml:space="preserve">Filtres SIW en technologie silicium pour applications THz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Wietstruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaynak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456499v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres SIW en technologie silicium pour applications THz.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+                <w:t xml:space="preserve">Study and Optimization of a Non-Foster Circuit for the Design of Wideband Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Kaynak</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309789v1</w:t>
+                <w:t xml:space="preserve">hal-02351699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metasurface-based tunable reflector for independent control of orthogonal polarizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,694 +3040,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable dual-mode ring filter based on BiCMOS embedded MEMS in V-band</w:t>
+                <w:t xml:space="preserve">Filtres intégrés en anneau à 140 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wietstruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501269v1</w:t>
+                <w:t xml:space="preserve">hal-02501303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres intégrés en anneau à 140 GHz</w:t>
+                <w:t xml:space="preserve">Millimeter-wave three-state tunable stopband resonator based on integrated MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Tolunay Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wietstruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.128-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2017.8251394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501303v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-wave three-state tunable stopband resonator based on integrated MEMS</w:t>
+                <w:t xml:space="preserve">Miniaturisation de filtres millimétriques en anneau par chargement capacitif en technologie CMOS 0,25 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wietstruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501265v1</w:t>
+                <w:t xml:space="preserve">hal-02501306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturisation de filtres millimétriques en anneau par chargement capacitif en technologie CMOS 0,25 µm</w:t>
+                <w:t xml:space="preserve">Résonateur bi-mode accordable intégré en bande millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Tolunay Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wietstruck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501306v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur bi-mode accordable intégré en bande millimétrique</w:t>
+                <w:t xml:space="preserve">60 GHz planar filters and transmission lines characterization in 0.25µm BiCMOS techgnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Coccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wietstruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Sebastian, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501300v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz planar filters and transmission lines characterization in 0.25µm BiCMOS techgnology</w:t>
+                <w:t xml:space="preserve">2 nd - and 4 th -Order planar dual-mode ring filters at 140 GHz in a 130nm BiCMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
@@ -3762,341 +3762,341 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, San Sebastian, Spain. </w:t>
+              <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.132-135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2017.8251395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501333v1</w:t>
+                <w:t xml:space="preserve">hal-02501248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 nd - and 4 th -Order planar dual-mode ring filters at 140 GHz in a 130nm BiCMOS technology</w:t>
+                <w:t xml:space="preserve">2nd and 4th order planar dual-mode ring filters at 140 GHz in CMOS 130 nm technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Kaynak</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wietstruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 Asia Pacific Microwave Conference (APMC), Nov. 13-16, 2017, Kuala Lumpur (MALAYSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Kuala Lumpur, Malaysia. pp.132-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501248v1</w:t>
+                <w:t xml:space="preserve">hal-03878158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2nd and 4th order planar dual-mode ring filters at 140 GHz in CMOS 130 nm technology</w:t>
+                <w:t xml:space="preserve">Tunable dual-mode ring filter based on BiCMOS embedded MEMS in V-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Kaynak</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Tolunay Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wietstruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Asia Pacific Microwave Conference (APMC), Nov. 13-16, 2017, Kuala Lumpur (MALAYSIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.124-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2017.8251393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878158v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact millimeter-wave dual-mode ring filter using loaded capacitances in CMOS 0.25µm technology</w:t>
               </w:r>
@@ -5348,51 +5348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées nationales micro-ondes, JNM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5411,1469 +5411,1469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow‐wave transmission lines for millimeter‐wave integrated circuits: State‐of‐the‐art and Prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow-wave Microstrip Lines on a Nanowire based Alumina Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Rehder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariana Maria da Conceição Conceicao Lacorte C Serrano Lacorte Caniato Serrano</w:t>
+                <w:t xml:space="preserve">L. Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanofunction ESSDERC/ESSCIRC Workshop on novel material, devices and technologies for high performance on-chip applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Micro&amp;Nano Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501321v1</w:t>
+                <w:t xml:space="preserve">hal-01062308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave Microstrip Lines on a Nanowire based Alumina Membrane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Serrano</w:t>
+                <w:t xml:space="preserve">A Millimeter-Wave Integrated Sensor for the Dielectric Constant Characterization of Pico-Liter Volumes of Liquids&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro&amp;Nano Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">International Semiconductor Conference Dresden-Grenoble, ISCDG 2012,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062308v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Millimeter-Wave Integrated Sensor for the Dielectric Constant Characterization of Pico-Liter Volumes of Liquids&amp;quot;,</w:t>
+                <w:t xml:space="preserve">Metallic Nanowire Filled Membrane for Slow Wave Microstrip Transmission Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semiconductor Conference Dresden-Grenoble, ISCDG 2012,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, grenoble, France</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062238v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Nanowire Filled Membrane for Slow Wave Microstrip Transmission Lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faisabilité de réalisation de lignes à onde lente accordables pour l'application de déphaseur dans la gamme de fréquence millimétrique&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semiconductor Conference Dresden-Grenoble, ISCDG 2012,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM'12,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062231v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de réalisation de lignes à onde lente accordables pour l'application de déphaseur dans la gamme de fréquence millimétrique&amp;quot;,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Rehder</w:t>
+                <w:t xml:space="preserve">Slow‐wave transmission lines for millimeter‐wave integrated circuits: State‐of‐the‐art and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Maria da Conceição Conceicao Lacorte C Serrano Lacorte Caniato Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM'12,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Nanofunction ESSDERC/ESSCIRC Workshop on novel material, devices and technologies for high performance on-chip applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068591v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diviseur de Wilkinson CMOS compact à 92 GHz à base de lignes à ondes lentes S-CPW</w:t>
+                <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073361v1</w:t>
+                <w:t xml:space="preserve">hal-00679363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
+                <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTT-S 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069239v1</w:t>
+                <w:t xml:space="preserve">hal-01073280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
+                <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">17èmes journées nationales micro-ondes, JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679363v1</w:t>
+                <w:t xml:space="preserve">hal-00679377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
+                <w:t xml:space="preserve">Influence des &amp;quot; dummies &amp;quot; dans des lignes à ondes lentes à fort facteur de qualité en technologie BiCMOS9-MW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073280v1</w:t>
+                <w:t xml:space="preserve">hal-01073328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
+                <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées nationales micro-ondes, JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">MTT-S 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679377v1</w:t>
+                <w:t xml:space="preserve">hal-01069239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des &amp;quot; dummies &amp;quot; dans des lignes à ondes lentes à fort facteur de qualité en technologie BiCMOS9-MW</w:t>
+                <w:t xml:space="preserve">Diviseur de Wilkinson CMOS compact à 92 GHz à base de lignes à ondes lentes S-CPW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073328v1</w:t>
+                <w:t xml:space="preserve">hal-01073361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larabat A.</w:t>
+                <w:t xml:space="preserve">A. Larabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS’2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Guzelyurt,, Cyprus</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074774v1</w:t>
+                <w:t xml:space="preserve">hal-00604450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Larabat</w:t>
+                <w:t xml:space="preserve">Larabat A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS’2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Guzelyurt,, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604450v1</w:t>
+                <w:t xml:space="preserve">hal-01074774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for High Performance Slow-Wave Transmission Lines with Optimized Floating Shield Dimensions</w:t>
               </w:r>
@@ -6980,51 +6980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Microwave Conference, EuMC'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7196,51 +7196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Microwave Conference, APMC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7259,877 +7259,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie &amp;quot; circuit imprimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602884v1</w:t>
+                <w:t xml:space="preserve">hal-00603039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+                <w:t xml:space="preserve">Slow-wave High Performance Shielded CPW Transmission Lines: a lossy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Kaddour</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fournier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">39th European Microwave Conference, EuMC’09,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602857v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie CMOS-0.35 µm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Kaddour</w:t>
+                <w:t xml:space="preserve">Slow-wave shielded coplaaer striplines for UWB filtering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwat A.M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+              <w:t xml:space="preserve">12Th international symposium on microwave and optical technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399764v1</w:t>
+                <w:t xml:space="preserve">hal-02019805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie &amp;quot; circuit imprimé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Kaddour</w:t>
+                <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Safwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603039v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Safwat</w:t>
+                <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie CMOS-0.35 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602887v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave High Performance Shielded CPW Transmission Lines: a lossy model</w:t>
+                <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa H.</w:t>
+                <w:t xml:space="preserve">A. Laraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Microwave Conference, EuMC’09,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075300v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave shielded coplaaer striplines for UWB filtering applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safwat A.M.E.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12Th international symposium on microwave and optical technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019805v1</w:t>
+                <w:t xml:space="preserve">hal-00602857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8582,51 +8582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow wave RF propagation line including a network of nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8955,51 +8955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3638820" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03282072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J.P. Venter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinus Stander" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872100060X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03281247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rynkiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kaynak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.22761" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01924812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wipf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2015.2495242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nasserddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2328974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Assis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2366108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2186969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Karabey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakoby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Larrouy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02948150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223781" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fisne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Martel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wietstruck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaynak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Tolunay Wipf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251393" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945914" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251395" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wietstruck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEACON.2016.8067406" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166796" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986665" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.C. Serrano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848552" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohd Salleh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;&#227;o Conceicao Lacorte C Serrano Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062308v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larabat A." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603039v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3638820" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03282072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J.P. Venter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinus Stander" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872100060X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03281247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rynkiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kaynak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.22761" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01924812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wipf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2015.2495242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nasserddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2328974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Assis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2366108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2186969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Karabey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakoby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Larrouy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02948150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223781" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wietstruck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaynak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fisne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Martel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Tolunay Wipf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251394" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945914" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251395" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wietstruck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251393" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEACON.2016.8067406" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166796" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986665" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.C. Serrano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848552" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohd Salleh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;&#227;o Conceicao Lacorte C Serrano Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larabat A." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>