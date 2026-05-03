--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -4344,308 +4344,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle électrique paramétré des lignes à ondes lentes S-CPW en technologies CMOS/BiCMOS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtre en anneau compact à accès simplifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales Micro-Ondes</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020037v1</w:t>
+                <w:t xml:space="preserve">hal-02501288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre en anneau compact à accès simplifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An accurate parametric electrical model for slow-wave CPW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, United States. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7166796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501288v1</w:t>
+                <w:t xml:space="preserve">hal-02012691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate parametric electrical model for slow-wave CPW</w:t>
+                <w:t xml:space="preserve">Modèle électrique paramétré des lignes à ondes lentes S-CPW en technologies CMOS/BiCMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7166796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02012691v1</w:t>
+                <w:t xml:space="preserve">hal-02020037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersive model for the phase velocity of slow-wave CMOS coplanar waveguides</w:t>
               </w:r>
@@ -5411,480 +5411,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave Microstrip Lines on a Nanowire based Alumina Membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallic Nanowire Filled Membrane for Slow Wave Microstrip Transmission Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro&amp;Nano Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">International Semiconductor Conference Dresden-Grenoble, ISCDG 2012,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062308v1</w:t>
+                <w:t xml:space="preserve">hal-01062231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Millimeter-Wave Integrated Sensor for the Dielectric Constant Characterization of Pico-Liter Volumes of Liquids&amp;quot;,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faisabilité de réalisation de lignes à onde lente accordables pour l'application de déphaseur dans la gamme de fréquence millimétrique&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semiconductor Conference Dresden-Grenoble, ISCDG 2012,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, grenoble, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM'12,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062238v1</w:t>
+                <w:t xml:space="preserve">hal-01068591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Nanowire Filled Membrane for Slow Wave Microstrip Transmission Lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow-wave Microstrip Lines on a Nanowire based Alumina Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semiconductor Conference Dresden-Grenoble, ISCDG 2012,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Micro&amp;Nano Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062231v1</w:t>
+                <w:t xml:space="preserve">hal-01062308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de réalisation de lignes à onde lente accordables pour l'application de déphaseur dans la gamme de fréquence millimétrique&amp;quot;,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Millimeter-Wave Integrated Sensor for the Dielectric Constant Characterization of Pico-Liter Volumes of Liquids&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rehder</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM'12,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">International Semiconductor Conference Dresden-Grenoble, ISCDG 2012,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068591v1</w:t>
+                <w:t xml:space="preserve">hal-01062238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow‐wave transmission lines for millimeter‐wave integrated circuits: State‐of‐the‐art and Prospects</w:t>
               </w:r>
@@ -6745,230 +6745,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+                <w:t xml:space="preserve">Design Guidelines for High Performance Slow-Wave Transmission Lines with Optimized Floating Shield Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larabat A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS’2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Guzelyurt,, Cyprus</w:t>
+              <w:t xml:space="preserve">40th European Microwave Conference, EuMC’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074774v1</w:t>
+                <w:t xml:space="preserve">hal-01074783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Guidelines for High Performance Slow-Wave Transmission Lines with Optimized Floating Shield Dimensions</w:t>
+                <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larabat A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Microwave Conference, EuMC’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS’2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Guzelyurt,, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074783v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for High Performance Slow-Wave Transmission Lines with Optimized Floating Shield Dimensions</w:t>
               </w:r>
@@ -7863,273 +7863,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+                <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laraba</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602884v1</w:t>
+                <w:t xml:space="preserve">hal-00602857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+                <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602857v1</w:t>
+                <w:t xml:space="preserve">hal-00602884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8955,51 +8955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3638820" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03282072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J.P. Venter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinus Stander" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872100060X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03281247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rynkiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kaynak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.22761" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01924812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wipf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2015.2495242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nasserddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2328974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Assis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2366108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2186969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Karabey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakoby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Larrouy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02948150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223781" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wietstruck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaynak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fisne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Martel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Tolunay Wipf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251394" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945914" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251395" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wietstruck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251393" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEACON.2016.8067406" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166796" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986665" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.C. Serrano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848552" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohd Salleh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;&#227;o Conceicao Lacorte C Serrano Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larabat A." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3638820" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03282072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J.P. Venter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinus Stander" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872100060X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03281247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rynkiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kaynak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.22761" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01924812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wipf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2015.2495242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nasserddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2328974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Assis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2366108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2186969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Karabey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakoby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Larrouy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02948150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223781" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wietstruck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaynak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fisne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Martel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Tolunay Wipf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251394" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945914" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251395" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wietstruck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251393" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEACON.2016.8067406" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166796" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986665" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.C. Serrano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848552" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohd Salleh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062308v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;&#227;o Conceicao Lacorte C Serrano Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larabat A." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602884v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>