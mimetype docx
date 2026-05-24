--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2401,342 +2401,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accordabilité d'inverseurs d'impédance chargés de capacités à position variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a Tunable Impedance Inverter Based on Variable Position of Capacitive-Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Asia Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309818v1</w:t>
+                <w:t xml:space="preserve">hal-02456499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation en technologie intégrée de filtres à fréquence centrale accordable en bande D et à bande passante relative maintenue</w:t>
+                <w:t xml:space="preserve">Accordabilité d'inverseurs d'impédance chargés de capacités à position variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309815v1</w:t>
+                <w:t xml:space="preserve">hal-02309818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Tunable Impedance Inverter Based on Variable Position of Capacitive-Loads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implémentation en technologie intégrée de filtres à fréquence centrale accordable en bande D et à bande passante relative maintenue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Coccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wietstruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Kaynak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456499v1</w:t>
+                <w:t xml:space="preserve">hal-02309815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres SIW en technologie silicium pour applications THz.</w:t>
               </w:r>
@@ -3040,51 +3040,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres intégrés en anneau à 140 GHz</w:t>
+                <w:t xml:space="preserve">Miniaturisation de filtres millimétriques en anneau par chargement capacitif en technologie CMOS 0,25 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
@@ -3141,75 +3141,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501303v1</w:t>
+                <w:t xml:space="preserve">hal-02501306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-wave three-state tunable stopband resonator based on integrated MEMS</w:t>
+                <w:t xml:space="preserve">Résonateur bi-mode accordable intégré en bande millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
@@ -3244,106 +3244,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wietstruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501265v1</w:t>
+                <w:t xml:space="preserve">hal-02501300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturisation de filtres millimétriques en anneau par chargement capacitif en technologie CMOS 0,25 µm</w:t>
+                <w:t xml:space="preserve">Filtres intégrés en anneau à 140 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
@@ -3394,81 +3385,81 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501306v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur bi-mode accordable intégré en bande millimétrique</w:t>
+                <w:t xml:space="preserve">Millimeter-wave three-state tunable stopband resonator based on integrated MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
@@ -3503,73 +3494,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wietstruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.128-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2017.8251394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501300v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 GHz planar filters and transmission lines characterization in 0.25µm BiCMOS techgnology</w:t>
               </w:r>
@@ -4344,109 +4344,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre en anneau compact à accès simplifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle électrique paramétré des lignes à ondes lentes S-CPW en technologies CMOS/BiCMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">Journées nationales Micro-Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501288v1</w:t>
+                <w:t xml:space="preserve">hal-02020037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate parametric electrical model for slow-wave CPW</w:t>
               </w:r>
@@ -4530,122 +4543,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle électrique paramétré des lignes à ondes lentes S-CPW en technologies CMOS/BiCMOS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtre en anneau compact à accès simplifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales Micro-Ondes</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020037v1</w:t>
+                <w:t xml:space="preserve">hal-02501288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersive model for the phase velocity of slow-wave CMOS coplanar waveguides</w:t>
               </w:r>
@@ -6637,230 +6637,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+                <w:t xml:space="preserve">Design Guidelines for High Performance Slow-Wave Transmission Lines with Optimized Floating Shield Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
+              <w:t xml:space="preserve">40th European Microwave Conference, EuMC’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604450v1</w:t>
+                <w:t xml:space="preserve">hal-01074783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Guidelines for High Performance Slow-Wave Transmission Lines with Optimized Floating Shield Dimensions</w:t>
+                <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Microwave Conference, EuMC’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074783v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
               </w:r>
@@ -7863,273 +7863,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+                <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602857v1</w:t>
+                <w:t xml:space="preserve">hal-00602884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+                <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laraba</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602884v1</w:t>
+                <w:t xml:space="preserve">hal-00602857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8955,51 +8955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3638820" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03282072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J.P. Venter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinus Stander" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872100060X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03281247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rynkiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kaynak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.22761" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01924812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wipf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2015.2495242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nasserddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2328974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Assis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2366108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2186969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Karabey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakoby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Larrouy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02948150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223781" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wietstruck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaynak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fisne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Martel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Tolunay Wipf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251394" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945914" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251395" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wietstruck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251393" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEACON.2016.8067406" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166796" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986665" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.C. Serrano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848552" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohd Salleh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062308v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;&#227;o Conceicao Lacorte C Serrano Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larabat A." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602884v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3638820" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03282072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J.P. Venter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinus Stander" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872100060X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03281247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rynkiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Coccetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Kaynak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.22761" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01924812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wipf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2015.2495242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nasserddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2328974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Assis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2366108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2186969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Karabey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakoby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Larrouy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02948150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223781" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02309789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wietstruck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaynak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fisne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Martel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Tolunay Wipf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251394" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945914" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251395" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wietstruck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251393" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEACON.2016.8067406" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166796" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986665" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.C. Serrano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848552" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohd Salleh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062308v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501321v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;&#227;o Conceicao Lacorte C Serrano Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larabat A." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>