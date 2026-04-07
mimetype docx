--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -381,1836 +381,1845 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 50, pp.145-148</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Domicile et apprentissages, 50, pp.145-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15i17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférer la prise. Entre chapardage et braconnage : réflexions sur l’élaboration d’un dispositif d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, [17 p.]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12f9u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12f9u⟩</w:t>
+                <w:t xml:space="preserve">hal-04723032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du tableau. Exercice de mésologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, À l’école d’Augustin Berque, 5, pp.85-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/lpa.345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie parmi les sciences du travail : la centralité du travail en perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Géographies du travail, 17, [17 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cdg.8941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions à Augustin Berque. La Pensée d’Ailleurs et Augustin Berque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Berque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, À l’école d’Augustin Berque, 5, pp.85-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57086/lpa.345⟩</w:t>
+              <w:t xml:space="preserve">, 2023, À l’école d’Augustin Berque, 5, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/lpa.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Berque</w:t>
-[...96 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04623159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après quarante-six de vie commune, comment encore cohabiter ? Le cas d’un couple âgé remarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le chez-soi et les limites de l’individualisation, 39, [22 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images d’espaces / espaces en images. Étudiants, enseignants débutants, formateurs et espaces d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Des lieux pour apprendre et des espaces à vivre : l’école et ses périphéries. Les dehors et les ailleurs, 2 (94), [14 p.]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.14266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.14266⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02863027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des épreuves du métier d'enseignant entre réformes et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Ngono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 247-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/ef-101-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités territoriales, échelles et acteurs. La dimension spatiale de la réforme des rythmes scolaires (2013-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administration &amp; éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Ruptures 1 : les nouveaux territoires de l’école, 162, pp.47-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.162.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/admed.162.0047⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02319282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former pour éduquer : la spatialité comme ressource(s). Exercice de pensée critique géographique d'étudiantes et d'étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer de point de vue ! De la difficulté malheureuse à l'épreuve constructive : un effet des recherches collaboratives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les difficultés professionnelles des enseignants, 54, 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.8352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02385695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages des mobilités ordinaires : éduquer au regard en géographie scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paysage et didactique, 18, 20 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.1089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.1089⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02162825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs académiques et savoirs professionnels : didactique de la géographie et professionnalisation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Pour une réflexion collective sur l'enseignement de la géographie à l'Université, 10, [18 p.]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.1190⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01711334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour une approche pluraliste du travail avec la géographie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista geografica italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie de la formation. Des outils pour l'analyse et pour l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of science of Ho Chi Minh City University of Education / TAPCHI KHOAHOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (89), pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire en objet géographique l'entre-deux du travail ordinaire. L’instruction au sosie comme méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les espaces de l'entre-deux, 7, [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir la France en géographie : des professeurs et des élèves au travail dans l’enseignement secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, [Rubrique] Epistémologie, Histoire de la Géographie, Didactique, [2014 Enseignement &amp; didactique] (document 700), [32 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.26621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01711344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture de Bertrand Daunay (dir.) (2011). Les écrits professionnels des enseignants. Approche didactique. Rennes : Presses universitaires (paideia), 199 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discipline et rapport au monde professionnel : le portfolio comme self assessment pour des professeurs-stagiaires d’anglais et d’histoire-géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Littéracies universitaires : nouvelles perspectives, 153-154, pp.85-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.1947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enfants iconographes de l'espace public urbain : la méthode du parcours iconographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les espaces de l'entre-deux, 7, [17 p.]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.446⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Les géographies des enfants et des jeunes, 3, [19 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...230 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01711339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2220,4789 +2229,4789 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée conclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique : Espaces sociaux, contextes et dispositifs en formation. Réflexions en sciences de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDNEF (Espaces sociaux, Dispositifs et Numérique en Education et Formation); CIRNEF, Mar 2025, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter la mémoire des IUFM : une approche par les lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Filâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les IUFM (1989-2013). Vingt-quatre ans de redéfinition de la formation des professeur.es de l'enseignement public en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est Créteil (UPEC); Archives départementales du Val-de-Marne; Équipe Histoire et Géographie de l'Inspé de l’académie de Créteil/UPEC; Laboratoire CRHEC de la faculté Lettres, Langues et Sciences Humaines de l'UPEC, May 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution. Conférence de clôture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED 24 : Le travail en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen Normandie; CEMU de Université de Caen Normandie (Centre d'enseignement multimédia universitaire); ESO Caen (UMR 6590 – Espaces et sociétés), May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler des cadres de référence dans les recherches de didactique de la géographie : retours réflexifs sur des pratiques théoriques et méthodologiques peu discutées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Glaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté. Unité et diversité des approches empiriques et théoriques des recherches en didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté (cidhgec24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé (Institut national supérieur du professorat et de l’éducation) de Nantes Université; Équipe SAVE (savoirs, apprentissages, valeurs en éducation) du CREN (Centre de recherche en éducation de Nantes), Mar 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des images et des lieux : les espaces de travail/d’étude tels que les étudiant.e.s s’en saisissent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du groupe ApprEs (Apprentissages et Espaces) : Habiter les espaces d’apprentissage universitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMA (Ecole, Mutations, Apprentissages - Cergy Paris Université), Mar 2024, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Table ronde] Comment des démarches orientées activité entretiennent des rapports spécifiques avec les acteurs de terrain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRASCE : Terrains et Recherches dAns les Sciences de l’Éducation. Concevoir et modéliser la recherche pour quel terrain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde autour de l’œuvre Francine Best</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Innovation, réforme, expérimentation en éducation : perspectives historiques (XVII-XXIè siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF; ATHRE (Association transdisciplinaire pour les recherches historiques sur l’éducation), Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clôture de la journée d’études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études. Regards croisés sur les «territoires éducatifs partagés» dans les espaces ruraux et les marges urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREP (Centre d'études et de recherches sur les emplois et les professionnalisations); Université de Reims Champagne-Ardenne, Dec 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persévérer. Enjeux et conditions de l’engagement en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel des préparationnaires aux concours de personnels de direction et d’inspectorat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IH2EF, May 2023, Chasseneuil-du-Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans la formation des adultes dans l’Éducation nationale : une démarche participative pour dire le travail des Conseillers en Formation Continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-Congrès Aref : Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborer avec une entreprise privée : quelle diffusion et valorisation des résultats ? Le cas de la recherche &amp;quot;Parité au domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR EFTS (Éducation Formation Travail Savoirs) - Université Toulouse Jean Jaurès, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand des élèves enquêtent en géographie scolaire sur leurs territoires du quotidien en contexte de pandémie : enjeux de savoir, enjeux existentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque international du CIST / Apprendre des territoires / Enseigner les territoires [Aprender de los territorios / Enseñar los territorios (es)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et réflexivité. Indices et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude La réflexivité a-t-elle encore un avenir ? Enjeux critiques des écrit(ure)s professionnel(le)s de futur.e.s enseignant.e.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ Normandie Caen, Mar 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pratiques professionnelles enseignantes et outils d’intelligibilité : des possibles géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude : Transmettre la discipline. Quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laura Péaud; Camille Vergnaud; Institut d’Urbanisme et de Géographie Alpine (IUGA); Laboratoire PACTE; Université Grenoble Alpes, Nov 2022, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaire adolescent et enquête par l'image : comparaison de deux propositions scolaires auprès d'adolescents de 12 à 14 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cordray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International : Imaginaire adolescent, Adolescents imaginaires / Atelier 1 : Adolescent.e.s et virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACEI (Réseau international Adolescence Contemporaine et Environnement Incertain), May 2022, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instruction au sosie ou comment je m’y (re)trouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du groupe ApprEs (Apprentissages et espaces)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cergy Université Paris; EMA (Ecole, Mutations, Apprentissages), Feb 2022, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre au sérieux le mot d’Howard Becker : &amp;quot;Toute chose se déroule quelque part&amp;quot; … De quelques considérations conceptuelles et méthodologiques sur le territoire, l’espace, le milieu, le contexte… et l’activité des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire TREC du LEST : Territoires et professionnalités enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRD Ruralités et &amp;quot;ambition scolaire&amp;quot; 2018-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OET : Relations Education et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle FETE (Formation Education Travail Emploi) de la MRSH de Caen; UMR ESO; Céreq, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une académie, le territoire et des REP ruraux : rhétorique de l’enrôlement et disjonctions multiples des territoires institutionnels et réels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Brouard--Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Balland-Siccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-AREF 2020 - Politiques et territoires en éducation et en formation : enjeux, débats et perspectives (Thématique : L’éducation prioritaire : un territoire en question(s))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.202-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et penser l’espace de la salle de classe : le cas des professeurs des écoles stagiaires dans les académies de Normandie-Caen et de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium long, session 1 : L'espace scolaire dans tous ses états. Pratiques spatiales, dispositifs d'enseignement et modalités d'apprentissage dans le premier degré, axe 1 : Savoirs scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l’égalité filles garçons à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promouvoir l’égalité filles/garçons : comment agir dès l’enfance ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MUNAÉ (Musée National de l’éducation, Rouen); Métropole Rouen Normandie; Académie de la Région Normandie; Délégation départementale aux Droits des femmes et à l’Égalité; Festival de Rouen Normandie du livre de jeunesse, Sep 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde n’est pas disciplinaire&amp;quot;… mais les associations professionnelles/les organisations collectives du travail ? Une exploration d’une des dimensions collectives du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éduquer dans les années 2020 : quelle présence pour travailler collectivement en contexte de crise ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un collectif pour diriger ? Le cas d’une expérimentation d’une équipe collégiale de direction d’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : L’école primaire au XXIe siècle / Symposium long, session 2 - Vers des dispositifs alternatifs pour la formation des professeurs des écoles ?, axe 4 - Alternatives et/en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parité au domicile : réflexions autour du partage des compétences domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le domicile : espace de compétences et de transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Domicile Living Lab, Sep 2021, Alençon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épreuve comme viatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Savoirs, épreuves, confiance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instruction au sosie en formation : examen d’un savoir des conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les usages de l’instruction au sosie et l’actualité des communautés scientifiques élargies en formation, en intervention et en recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points de vue de chercheurs sur les objets et les pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Objets pour apprendre, objets à apprendre : quelles pratiques enseignantes pour quels enjeux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAREF; ESPE de l'Académie d'Amiens, Jun 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04013354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France-Italie : écrire l’histoire de dialogues décalés en psychologie du travail et en géographie sociale. Enjeux épistémologiques et éthiques autour du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux, MRSH-ESO Caen-JEDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension spatiale des méthodologies : une recherche interdisciplinaire sur les transformations du travail enseignant en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Cerim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux, MRSH Caen-ESO-JEDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif d’accompagnement des réformes et effet sur la santé des personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Septième colloque international d’UNIRES, le Réseau des Universités pour l’éducation à la santé, Éducation à la santé, Citoyenneté… Quelles préventions ? Quelles solidarités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disciplines indociles pour didacticiens trop dociles ? Faites-en l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lautridou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque international du Didactifen - Les disciplines enseignées : des modes de penser le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02863030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures de recherche et constitution d'espace(s) de travail : monographie, polyphonie et auctorialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième colloque international d’UNIRES, le Réseau des Universités pour l’éducation à la santé, Éducation à la santé, Citoyenneté… Quelles préventions ? Quelles solidarités ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Invention d'espaces de travail entre chemin individuel et pistes collectives : hommage à Yves Reuter et à ses recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animaux sur la route : ce que les camions pourraient nous dire… si nous les regardions !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIG 2017 : Territoires humains, mondes animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01711352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible les territoires de l‘enfance mais aussi celui des pilotes institutionnels : la photographie comme moyen d’enquête. Symposium Repenser les territoires de l’éducation : une opportunité de la réforme des rythmes scolaires, coordination Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF (Actualités de la Recherche en Education et Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires locales vs âges de la vie : des constructions d’épreuves différentes à l’occasion de la mise en place de la réforme des rythmes scolaires. Symposium « Les dynamiques temporelles de la professionnalité enseignante », coordination Françoise Carraud (ECP, Lyon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIPFE (Centre de Recherche Interuniversitaire sur la Formation et la Profession Enseignante) Troisième colloque International en Education Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingénierie de formation : des outils pour l’analyse et pour l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Nguyen Xuan Tu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Impact de la coopération internationale en ingénierie de la formation dans la formation des ressources humaines en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Ho-Chi-Minh-Ville, Vietnam. pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C comme conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Éducation aux médias et inégalités éducatives. Avec et autour de Divina Frau-Meigs, Responsable : Élisabeth Schneider, ESO UMR 65-90) MRSH (MRSH – UMS 843 CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le camion-géographe de la route au monde : imaginaires et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème édition du Festival International de Géographie de Saint-Dié-des-Vosges : Les Territoires de l’Imaginaire – Utopie, représentation, prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Saint-Dié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02320986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurer l'espace de travail d'étudiants en licence de sciences pour l'ingénieur. Innovations pour développer l'autonomie des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Themines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une commande institutionnelle à une pratique de recherche collaborative : préférer l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sourbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque du Printemps de la recherche en ESPE / Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau National des ESPE, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer au rythme de l'école. Espaces et engagement d'acteurs dans la mise en œuvre de la réforme des rythmes scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Biennale internationale de l'Éducation, de la Formation et des Pratiques professionnelles / Edition 2015 : Coopérer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM; Association Biennale, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement professionnel et enjeux d’un accompagnement d’équipe : le cas d’une action innovante en lycée des métiers. Symposium dirigé par Anne Jorro, Stratégies d’engagement en éducation et en formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Condition(s) enseignante(s), conditions pour enseigner. Réalités, enjeux, défis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand concevoir, c'est voir. Les savoirs socio-spatiaux des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie, ça sert, aussi, à faire un monde commun : le naturel géographe d’acteurs de l’école. Symposium L’espace retrouvé, coordination Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté, Place et statut de l’acteur dans les didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi les bifurcations dans les parcours prédisposent-elles à une professionnalisation de la formation ? Le cas d’étudiants de l’ESPE un peu plus âgés que les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Boudesseul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes journées du longitudinal, IREDU- Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épreuve : pertinence didactique d’un concept sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Penser le travail des enseignants et celui des élèves : avec/autour d’Anne Barrère. Pôle Formation Education Travail Emploi. Caen, (MRSH – UMS 843 CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de développement en formation des enseignants : âges, paliers et expérience dans les ingénieries de formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ouitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale : Grandir &amp; vieillir. Comment repenser les âges de la vie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe CAFORE (UCO Angers); LPPL (UPRES EA 4638), Feb 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnets polygraphiques à l’école : quels enjeux ? Symposium Tenir carnet aujourd’hui ? Comment les mobilités physiques, scripturales, réflexives et professionnelles s’inscrivent dans les carnets d’élèves, d’étudiants et de chercheurs ? Coordination Serge Martin, Université Paris Sorbonne Nouvelle, Paris 3, DILTEC EA 2288)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WRAB (Writing Research Across Borders)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques langagières du travail : un appui possible pour la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études Le développement des compétences orales et écrites dans le cadre universitaire. Quels dispositifs ? Quels outils ? Responsable : Dyanne Escorcia, CeRCA, Maison des Sciences de l’Homme et de la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement professionnel et enjeux d'un accompagnement d'équipe : le cas d'une action innovante en lycée des métiers. Symposium Mutations éducatives et engagement professionnel,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REF (Recherche-Education-Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence didactique de concepts de sociologie et de philosophie pour l’analyse du travail enseignant en géographie : conditions et valeurs des emprunts. Symposium Analyser les pratiques en histoire, géographie et sciences sociales : cadre de références et méthodologies, Coordination Yannick Le Marec, Daniel Niclot et Thierry Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Themines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF (Actualités de la Recherche en Education et Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portfolio : entre écriture professionnalisante et écriture de recherche. Analyse d’une expérimentation de portfolio de formation à l’IUFM de Basse-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre aux étudiants à écrire. Objectifs, disposiitfs, constats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tableau comme lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation de formateurs Culture écrite et prévention du décrochage, IFE (Institut Français d'Education) ENS-Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnets collectifs à l’école ou carnets pluriels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Apprendre des carnets aujourd’hui ?, Pôle Formation Éducation Travail Emploi, Maison de la Recherche en Sciences humaines (MRSH – UMS 843 CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enseignants français à l'épreuve de la question nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et didactiques: Vers une transgression des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrer l'expérience. Ecritures en formation de formateurs débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque international sur la professionnalisation de la formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bienne, Suisse. pp.155-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01741242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une stratégie de recherche à une stratégie d'enseignement-apprentissage : le carnet scolaire de voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Stratégies d'écriture, stratégies d'apprentissages de la maternelle à l'université » Université de Strasbourg, IUFM d'Alsace, LILPA, Didactique des langues, ÉA 1339</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre (de) l'ordinaire urbain à différents âges de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Themines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de didactique de l'histoire, de la géographie et de l'éducation à la citoyenneté "Que valent les apprentissages en histoire, géographie et éducation à la citoyenneté ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif de formation à l'écriture de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Questions de pédagogie dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISSBA, Université d'Angers, Jun 2011, Angers, France. pp.299-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05102859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7012,137 +7021,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et Métiers de l’Enseignement, de l’Education et de la Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l’INSPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 111 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7152,336 +7161,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités, inclusion et mobilités en contextes éducatifs et professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...6 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Lambert-Lucas, 369 p., 2022, (Linguistique et sociolinguistique), 978-2-35935-358-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Jeannin</w:t>
-[...47 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04132149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir, épreuves, confiance, en éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Firode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social, 215 p., 2020, (Inclusion et coordination), 979-10-346-0558-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.vince.2020.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...38 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vincent</w:t>
-[...73 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03193504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du travail et géographie sociale. Des outils pour agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, 1, 198 p., 2018, (Sciences, sociét́é et nouvelles technologies. Série Géographie sociale et politique), 978-1-78405-460-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02162827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7491,1761 +7500,1761 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l’activité de direction. Le cas d’une équipe collégiale de direction d’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalila Moussi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se former entre pairs. Nouvelles dynamiques de professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronique Sociale, pp.30-42, 2025, (Pédagogie formation), 978-2-38548-044-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre deux mondes, la professionnalisation de professeurs stagiaires du premier degré – Traces dans des portfolios de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Wittorski; Maude Hatano-Chalvidan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnalisations et professionnalités : transformations, espaces, temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OCTARÈS Éditions, pp.91-107, 2024, (Le travail en débats), 978-2-36630-145-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points de vue de quatre chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Bisault; Roselyne Le Bourgeois; Jean-François Thémines; Mickaël Le Mentec; Céline Chauvet-Chanoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre T. 2. Quelles pratiques enseignantes pour quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Éditions Iste, pp.249-264, 2023, (Série Éducation), 9781784058944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et penser la salle de classe : le cas des professeurs des écoles stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guilhem Labinal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et pédagogie. Penser et inventer les espaces d’apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, ISTE editions, pp.71-90, 2023, (Série géographie sociale et politique), 978-1-78405-961-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche géographique du travail enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Joël Bisault; Roselyne Le Bourgeois; Jean-François Thémines; Mickaël Le Mentec; Céline Chauvet-Chanoine. </w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Philippot; Jean-François Thémines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre T. 2. Quelles pratiques enseignantes pour quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, Éditions Iste, pp.249-264, 2023, (Série Éducation), 9781784058944</w:t>
+              <w:t xml:space="preserve">Aux frontières du travail enseignant : géographies de professionnalités mouvantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.9-20, 2022, La Professionnalisation, entre travail et formation, ISSN 2555-4263, 979-10-240-1553-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Jeannin; Anne Laure Le Guern; Élise Ouvrard; Élisabeth Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, inclusion et mobilités en contextes éducatifs et professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.9-19, 2022, (Linguistique et sociolinguistique), 978-2-35935-358-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material culture and pragmatic preoccupations in training and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Bisault; Roselyne Le Bourgeois; Jean-François Thémines; Mickaël Le Mentec; Céline Chauvet-Chanoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objects to Learn About and Object for Learning 2. Which teaching practices for which issues?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Wiley-ISTE, pp.230-232, 2022, (Science, society and new technology series : Digital Science Set ), 9781786307743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les mondes privés : enjeux politiques d'une recherche-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment (mieux) faire société ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.180-191, 2022, 979-10-346-0722-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.obert.2022.01.0180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/chaso.obert.2022.01.0180⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03527254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies de professionnalités en mouvement : de la recherche à la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Philippot; Jean-François Thémines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières du travail enseignant. Géographies de professionnalités mouvantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.199-217, 2021, (La professionnalisation entre travail et formation), 979-10-240-1553-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04046335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurts et malheurs d'une prise de fonction : des inspecteur.rice.s exposé.e.s. (137-152)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'accompagnement et l'apprentissage du métier d'encadrant J.-Y. Bodergat, B. Verquin Savarieau et R. Wittorski (coord.). Londres : iste editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, collection Innovation en sciences de l'éducation, 978-1-78405-668-1(print) 978-78406-668-0 (e-book)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épreuve pour viatique : un enchâssement d'épreuves d'élèves, d'enseignants-formateurs et d'un accompagnateur directeur de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert Vincent; Nicolas Guirimand; Emmanuelle Brossais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir, épreuves, confiance en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social Editions, pp.171-185, 2020, (Inclusion et coordination), 979-10-346-0558-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.vince.2020.01.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/chaso.vince.2020.01.0171⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02958320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enfants et des élus. Le traitement spatial différencié de l'enfance dans la réforme des rythmes scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Liot; Stéphanie Rubi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrons l'école. Quand la réforme des rythmes scolaires interroge les territoires et les partenariats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carrières sociales Editions, pp.293-316, 2018, Des paroles et des actes, 979-10-93839-19-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02162826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monde en partage ou espace de domination. La spatialité des objets ordinaires dans les salles de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Bonny; Nicolas Bautès; Vincent Gouëset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace en partage : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.253-274, 2017, (Géographie sociale)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentissages dans la classe : décrire l’espace à partir de photographies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cora Cohen-Azria; Marie-Pierre Chopin; Denise Orange-Ravachol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Presses universitaires du Septentrion, pp.35-50, 2016, (Les méthodes de recherche en didactiques), 978-2-7574-1158-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19752⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01706557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la recherche, formation initiale et formation continuée : une analyse didactique du travail enseignant en histoire-géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc-André Ethier; Eric Mottet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté. Recherches et Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-172, 2016, Perspectives en éducation et formation, 978-2-8073-0175-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Boeck supérieur</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01706558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement professionnel et enjeux d'un accompagnement d'équipe : le cas d'une action innovante en lycée des métiers (87-108)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations éducatives et engagement professionnel. F. Merhan, A. Jorro et J.-M. De Ketele (dir.). Bruxelles : De Boeck, (Perspectives en éducation et en formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que je ne dois qu'à moi seul&amp;quot; : les compétences collectives méconnues et niées, une approche de la professionnalisation des métiers par la clinique de l'activité (139-148)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des professionnalités sous tension. Quelles (re)constructions dans les métiers de l'humain ? J.-Y. Bodergat et P. Buznic-Bourgeacq (dir.), Bruxelles : De Boeck (Perspectives en éducation et en formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entretien professionnel : d’une action conjointe à un engagement renouvelé entre inspecteurs et enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anne Jorro, Jean-Marie De Ketele, L'engagement professionnel en éducation et formation. De Boeck, Coll. Perspectives en éducation et en formation, p. 55-67</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2-8041-7627-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.jorro.2013.01.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.jorro.2013.01.0053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01741228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprise d'études et développement professionnel : l'analyse de l'activité comme épreuve (170-177)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences et développement professionnel des enseignants : formation, travail, itinéraire professionnel. M. Bailleul, J.-F. Thémines et R. Wittorski (dir.). Toulouse : Octarès (Formation), 224 pages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Bailleul; Jean-François Thémines; Richard Wittorski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences et développement professionnel : formation, travail, itinéraire professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès édition, pp.183-189, 2012, (Collection Formation), 978-2-36630-004-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01741245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9255,449 +9264,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibiliser et valoriser le travail des CFC/CFP dans l'académie de Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Saillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Normandie Université UNICAEN; CIRNEF. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parité au domicile (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Loury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Normandie Université UNICAEN; CIRNEF. 2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Normandie Univ CIRNEF UR 7454. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épreuves, images du métier d'enseignant et réformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette N'Gono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Education Nationale, de l'enseignement supérieur et de la recherche; Direction de l'Evaluation, de la Prospective et de la Performance. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">Normandie Univ CIRNEF UR 7454. 2022</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture écrite et prévention du décrochage scolaire. Enjeux cognitifs, culturels et sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Heurdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floraine Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon; Fondation de France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...116 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9707,114 +9716,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits professionnels des formateurs d'enseignants : discours sur les pratiques et conceptions de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Caen Basse-Normandie, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010CAEN1594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05037216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9882,51 +9891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF3746A2"/>
+    <w:nsid w:val="57C5A3D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10113,51 +10122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-le-guern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2196-3650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152616365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f9u" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.345" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tocqueville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NV7M9FBC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ngono" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.162.0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8352" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Crispi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.446" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2355" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049973v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05050005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04447903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626431v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03680809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03704693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balland-Siccard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320544v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cerim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lautridou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen Xuan Tu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320986v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320680v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sourbets" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102859v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04643481v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Firode" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05289289v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625079v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046330v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03527254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01.0180" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046335v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943464v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01.0171" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19752" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807301757-didactiques-de-l-histoire-de-la-geographie-et-de-l-education-a-la-citoyennete" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2013.01.0053" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943498v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741245v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101939v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132179v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Loury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grave" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320718v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette N'Gono" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Heurdier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floraine Rieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05037216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CAEN1594" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-le-guern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2196-3650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152616365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i17" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f9u" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.345" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8941" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tocqueville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NV7M9FBC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ngono" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.162.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8352" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Crispi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.446" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05050005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04447903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626431v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03680809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03704693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balland-Siccard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cerim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lautridou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943515v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen Xuan Tu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sourbets" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943644v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943630v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04643481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Firode" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05289289v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046330v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625019v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03527254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01.0180" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01.0171" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19752" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807301757-didactiques-de-l-histoire-de-la-geographie-et-de-l-education-a-la-citoyennete" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2013.01.0053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Loury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette N'Gono" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Heurdier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floraine Rieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05037216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CAEN1594" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>