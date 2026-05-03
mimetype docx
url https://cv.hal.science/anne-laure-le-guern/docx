--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -3221,165 +3221,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse des pratiques professionnelles enseignantes et outils d’intelligibilité : des possibles géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude : Transmettre la discipline. Quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Péaud; Camille Vergnaud; Institut d’Urbanisme et de Géographie Alpine (IUGA); Laboratoire PACTE; Université Grenoble Alpes, Nov 2022, Grenobe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écriture et réflexivité. Indices et effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude La réflexivité a-t-elle encore un avenir ? Enjeux critiques des écrit(ure)s professionnel(le)s de futur.e.s enseignant.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPÉ Normandie Caen, Mar 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103891v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04132173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire adolescent et enquête par l'image : comparaison de deux propositions scolaires auprès d'adolescents de 12 à 14 ans</w:t>
               </w:r>
@@ -3976,178 +3976,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parité au domicile : réflexions autour du partage des compétences domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le domicile : espace de compétences et de transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Domicile Living Lab, Sep 2021, Alençon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un collectif pour diriger ? Le cas d’une expérimentation d’une équipe collégiale de direction d’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : L’école primaire au XXIe siècle / Symposium long, session 2 - Vers des dispositifs alternatifs pour la formation des professeurs des écoles ?, axe 4 - Alternatives et/en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409530v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05103858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épreuve comme viatique</w:t>
               </w:r>
@@ -5029,191 +5029,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C comme conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Éducation aux médias et inégalités éducatives. Avec et autour de Divina Frau-Meigs, Responsable : Élisabeth Schneider, ESO UMR 65-90) MRSH (MRSH – UMS 843 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ingénierie de formation : des outils pour l’analyse et pour l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Nguyen Xuan Tu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Impact de la coopération internationale en ingénierie de la formation dans la formation des ressources humaines en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Ho-Chi-Minh-Ville, Vietnam. pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943650v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02943685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le camion-géographe de la route au monde : imaginaires et territoires</w:t>
               </w:r>
@@ -9891,51 +9891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57C5A3D4"/>
+    <w:nsid w:val="D5980DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10122,51 +10122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-le-guern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2196-3650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152616365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i17" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f9u" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.345" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8941" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tocqueville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NV7M9FBC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ngono" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.162.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8352" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Crispi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.446" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05050005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04447903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626431v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03680809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03704693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balland-Siccard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cerim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lautridou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943515v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen Xuan Tu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sourbets" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943644v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943630v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04643481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Firode" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05289289v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046330v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625019v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03527254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01.0180" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01.0171" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19752" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807301757-didactiques-de-l-histoire-de-la-geographie-et-de-l-education-a-la-citoyennete" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2013.01.0053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Loury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette N'Gono" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Heurdier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floraine Rieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05037216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CAEN1594" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-le-guern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2196-3650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152616365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i17" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f9u" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.345" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8941" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tocqueville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NV7M9FBC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ngono" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.162.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8352" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Crispi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.446" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05050005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04447903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626431v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03680809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03704693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balland-Siccard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cerim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lautridou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943515v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen Xuan Tu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sourbets" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943644v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943630v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04643481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Firode" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05289289v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046330v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625019v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03527254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01.0180" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01.0171" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19752" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807301757-didactiques-de-l-histoire-de-la-geographie-et-de-l-education-a-la-citoyennete" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2013.01.0053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Loury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette N'Gono" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Heurdier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floraine Rieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05037216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CAEN1594" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>