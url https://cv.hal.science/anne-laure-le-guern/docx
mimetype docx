--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -514,1348 +514,1348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La géographie parmi les sciences du travail : la centralité du travail en perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Géographies du travail, 17, [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.8941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A propos du tableau. Exercice de mésologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, À l’école d’Augustin Berque, 5, pp.85-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57086/lpa.345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions à Augustin Berque. La Pensée d’Ailleurs et Augustin Berque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Berque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Marie Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, À l’école d’Augustin Berque, 5, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/lpa.328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après quarante-six de vie commune, comment encore cohabiter ? Le cas d’un couple âgé remarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le chez-soi et les limites de l’individualisation, 39, [22 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des épreuves du métier d'enseignant entre réformes et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Ngono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 247-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-101-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images d’espaces / espaces en images. Étudiants, enseignants débutants, formateurs et espaces d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Des lieux pour apprendre et des espaces à vivre : l’école et ses périphéries. Les dehors et les ailleurs, 2 (94), [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.14266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02863027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacités territoriales, échelles et acteurs. La dimension spatiale de la réforme des rythmes scolaires (2013-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ruptures 1 : les nouveaux territoires de l’école, 162, pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.162.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former pour éduquer : la spatialité comme ressource(s). Exercice de pensée critique géographique d'étudiantes et d'étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer de point de vue ! De la difficulté malheureuse à l'épreuve constructive : un effet des recherches collaboratives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les difficultés professionnelles des enseignants, 54, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.8352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02385695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages des mobilités ordinaires : éduquer au regard en géographie scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paysage et didactique, 18, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.1089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs académiques et savoirs professionnels : didactique de la géographie et professionnalisation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Géographies du travail, 17, [17 p.]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.8941⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Pour une réflexion collective sur l'enseignement de la géographie à l'Université, 10, [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour une approche pluraliste du travail avec la géographie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Crispi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista geografica italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Tocqueville</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie de la formation. Des outils pour l'analyse et pour l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Le chez-soi et les limites de l’individualisation, 39, [22 p.]</w:t>
+              <w:t xml:space="preserve">Journal of science of Ho Chi Minh City University of Education / TAPCHI KHOAHOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (89), pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire en objet géographique l'entre-deux du travail ordinaire. L’instruction au sosie comme méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
-              </w:r>
-[...603 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Pour une réflexion collective sur l'enseignement de la géographie à l'Université, 10, [18 p.]. </w:t>
-[...266 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les espaces de l'entre-deux, 7, [17 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cdg.446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1954,187 +1954,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01711344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discipline et rapport au monde professionnel : le portfolio comme self assessment pour des professeurs-stagiaires d’anglais et d’histoire-géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Littéracies universitaires : nouvelles perspectives, 153-154, pp.85-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.1947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de lecture de Bertrand Daunay (dir.) (2011). Les écrits professionnels des enseignants. Approche didactique. Rennes : Presses universitaires (paideia), 199 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943494v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01711346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enfants iconographes de l'espace public urbain : la méthode du parcours iconographique</w:t>
               </w:r>
@@ -2414,217 +2414,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Articuler des cadres de référence dans les recherches de didactique de la géographie : retours réflexifs sur des pratiques théoriques et méthodologiques peu discutées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Glaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bédouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté. Unité et diversité des approches empiriques et théoriques des recherches en didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté (cidhgec24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé (Institut national supérieur du professorat et de l’éducation) de Nantes Université; Équipe SAVE (savoirs, apprentissages, valeurs en éducation) du CREN (Centre de recherche en éducation de Nantes), Mar 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Restitution. Conférence de clôture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED 24 : Le travail en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen Normandie; CEMU de Université de Caen Normandie (Centre d'enseignement multimédia universitaire); ESO Caen (UMR 6590 – Espaces et sociétés), May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049973v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04626005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des images et des lieux : les espaces de travail/d’étude tels que les étudiant.e.s s’en saisissent</w:t>
               </w:r>
@@ -2850,165 +2850,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Persévérer. Enjeux et conditions de l’engagement en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel des préparationnaires aux concours de personnels de direction et d’inspectorat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IH2EF, May 2023, Chasseneuil-du-Poitou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clôture de la journée d’études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études. Regards croisés sur les «territoires éducatifs partagés» dans les espaces ruraux et les marges urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREP (Centre d'études et de recherches sur les emplois et les professionnalisations); Université de Reims Champagne-Ardenne, Dec 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050005v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04132171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans la formation des adultes dans l’Éducation nationale : une démarche participative pour dire le travail des Conseillers en Formation Continue</w:t>
               </w:r>
@@ -3221,260 +3221,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imaginaire adolescent et enquête par l'image : comparaison de deux propositions scolaires auprès d'adolescents de 12 à 14 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cordray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International : Imaginaire adolescent, Adolescents imaginaires / Atelier 1 : Adolescent.e.s et virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEI (Réseau international Adolescence Contemporaine et Environnement Incertain), May 2022, Milan, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et réflexivité. Indices et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude La réflexivité a-t-elle encore un avenir ? Enjeux critiques des écrit(ure)s professionnel(le)s de futur.e.s enseignant.e.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ Normandie Caen, Mar 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des pratiques professionnelles enseignantes et outils d’intelligibilité : des possibles géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude : Transmettre la discipline. Quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laura Péaud; Camille Vergnaud; Institut d’Urbanisme et de Géographie Alpine (IUGA); Laboratoire PACTE; Université Grenoble Alpes, Nov 2022, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132173v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03680809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instruction au sosie ou comment je m’y (re)trouve</w:t>
               </w:r>
@@ -3661,273 +3661,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’égalité filles garçons à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promouvoir l’égalité filles/garçons : comment agir dès l’enfance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUNAÉ (Musée National de l’éducation, Rouen); Métropole Rouen Normandie; Académie de la Région Normandie; Délégation départementale aux Droits des femmes et à l’Égalité; Festival de Rouen Normandie du livre de jeunesse, Sep 2021, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et penser l’espace de la salle de classe : le cas des professeurs des écoles stagiaires dans les académies de Normandie-Caen et de Versailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium long, session 1 : L'espace scolaire dans tous ses états. Pratiques spatiales, dispositifs d'enseignement et modalités d'apprentissage dans le premier degré, axe 1 : Savoirs scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une académie, le territoire et des REP ruraux : rhétorique de l’enrôlement et disjonctions multiples des territoires institutionnels et réels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Brouard--Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Balland-Siccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-AREF 2020 - Politiques et territoires en éducation et en formation : enjeux, débats et perspectives (Thématique : L’éducation prioritaire : un territoire en question(s))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.202-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409499v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05103856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde n’est pas disciplinaire&amp;quot;… mais les associations professionnelles/les organisations collectives du travail ? Une exploration d’une des dimensions collectives du métier</w:t>
               </w:r>
@@ -4727,50 +4727,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02863030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les animaux sur la route : ce que les camions pourraient nous dire… si nous les regardions !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIG 2017 : Territoires humains, mondes animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écritures de recherche et constitution d'espace(s) de travail : monographie, polyphonie et auctorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4779,139 +4861,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Invention d'espaces de travail entre chemin individuel et pistes collectives : hommage à Yves Reuter et à ses recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01711351v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01711352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible les territoires de l‘enfance mais aussi celui des pilotes institutionnels : la photographie comme moyen d’enquête. Symposium Repenser les territoires de l’éducation : une opportunité de la réforme des rythmes scolaires, coordination Anne Laure Le Guern</w:t>
               </w:r>
@@ -5655,50 +5655,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’épreuve : pertinence didactique d’un concept sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Penser le travail des enseignants et celui des élèves : avec/autour d’Anne Barrère. Pôle Formation Education Travail Emploi. Caen, (MRSH – UMS 843 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi les bifurcations dans les parcours prédisposent-elles à une professionnalisation de la formation ? Le cas d’étudiants de l’ESPE un peu plus âgés que les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boudesseul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIèmes journées du longitudinal, IREDU- Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand concevoir, c'est voir. Les savoirs socio-spatiaux des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5707,73 +5871,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie, ça sert, aussi, à faire un monde commun : le naturel géographe d’acteurs de l’école. Symposium L’espace retrouvé, coordination Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5789,221 +5953,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté, Place et statut de l’acteur dans les didactiques de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943666v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-02943662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de développement en formation des enseignants : âges, paliers et expérience dans les ingénieries de formation ?</w:t>
               </w:r>
@@ -7074,51 +7074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l’INSPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 111 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7214,51 +7214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Lambert-Lucas, 369 p., 2022, (Linguistique et sociolinguistique), 978-2-35935-358-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -7474,51 +7474,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02162827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7654,57 +7654,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivre et penser la salle de classe : le cas des professeurs des écoles stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guilhem Labinal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et pédagogie. Penser et inventer les espaces d’apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, ISTE editions, pp.71-90, 2023, (Série géographie sociale et politique), 978-1-78405-961-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Points de vue de quatre chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,354 +7835,268 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Bisault; Roselyne Le Bourgeois; Jean-François Thémines; Mickaël Le Mentec; Céline Chauvet-Chanoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre T. 2. Quelles pratiques enseignantes pour quels enjeux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Éditions Iste, pp.249-264, 2023, (Série Éducation), 9781784058944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04046702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Guilhem Labinal. </w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Jeannin; Anne Laure Le Guern; Élise Ouvrard; Élisabeth Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et pédagogie. Penser et inventer les espaces d’apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, ISTE editions, pp.71-90, 2023, (Série géographie sociale et politique), 978-1-78405-961-3</w:t>
+              <w:t xml:space="preserve">Identités, inclusion et mobilités en contextes éducatifs et professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.9-19, 2022, (Linguistique et sociolinguistique), 978-2-35935-358-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche géographique du travail enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Philippot; Jean-François Thémines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières du travail enseignant : géographies de professionnalités mouvantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.9-20, 2022, La Professionnalisation, entre travail et formation, ISSN 2555-4263, 979-10-240-1553-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04046330v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-04625019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material culture and pragmatic preoccupations in training and research</w:t>
               </w:r>
@@ -9217,98 +9217,184 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences et développement professionnel : formation, travail, itinéraire professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès édition, pp.183-189, 2012, (Collection Formation), 978-2-36630-004-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01741245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrer l’expérience : écriture en formation de formateurs débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M’hammed MELLOUKI et Bernard WENTZEL, Que faut-il penser de la professionnalisation des enseignants aujourd’hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-176, 2012, Questions d'éducation et de formation, 978-2-8143-0111-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05611492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibiliser et valoriser le travail des CFC/CFP dans l'académie de Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Saillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9321,392 +9407,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Normandie Université UNICAEN; CIRNEF. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parité au domicile (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Loury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Normandie Univ CIRNEF UR 7454. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Loury</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Normandie Univ CIRNEF UR 7454. 2022</w:t>
+                <w:t xml:space="preserve">hal-04132179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épreuves, images du métier d'enseignant et réformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette N'Gono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Education Nationale, de l'enseignement supérieur et de la recherche; Direction de l'Evaluation, de la Prospective et de la Performance. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delamotte</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Education Nationale, de l'enseignement supérieur et de la recherche; Direction de l'Evaluation, de la Prospective et de la Performance. 2018</w:t>
+                <w:t xml:space="preserve">hal-02320718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture écrite et prévention du décrochage scolaire. Enjeux cognitifs, culturels et sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Heurdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floraine Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon; Fondation de France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9716,114 +9802,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits professionnels des formateurs d'enseignants : discours sur les pratiques et conceptions de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Caen Basse-Normandie, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010CAEN1594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05037216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9891,51 +9977,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5980DD5"/>
+    <w:nsid w:val="7A16CC16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10122,51 +10208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-le-guern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2196-3650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152616365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i17" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f9u" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.345" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8941" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tocqueville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NV7M9FBC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ngono" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.162.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8352" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Crispi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.446" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05050005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04447903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626431v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03680809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03704693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balland-Siccard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cerim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lautridou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943515v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen Xuan Tu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sourbets" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943644v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943630v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04643481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Firode" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05289289v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046330v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625019v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03527254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01.0180" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01.0171" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19752" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807301757-didactiques-de-l-histoire-de-la-geographie-et-de-l-education-a-la-citoyennete" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2013.01.0053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Loury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette N'Gono" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Heurdier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floraine Rieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05037216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CAEN1594" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-le-guern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2196-3650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152616365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i17" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f9u" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8941" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04623159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marie Prot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koessler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.328" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tocqueville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Ngono" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-10" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.14266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NV7M9FBC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.162.0047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8352" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.1089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Crispi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.446" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1947" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fil&#226;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05049791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132171v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05050005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04447903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04626431v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03680809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03704693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balland-Siccard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03409530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cerim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lautridou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711352v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943515v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen Xuan Tu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Themines" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sourbets" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943644v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943630v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04643481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Ouvrard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Firode" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05289289v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729866v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625019v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03527254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01.0180" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046335v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01.0171" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19752" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706558v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807301757-didactiques-de-l-histoire-de-la-geographie-et-de-l-education-a-la-citoyennete" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2013.01.0053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943498v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05611492v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04132179v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Loury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grave" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette N'Gono" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Heurdier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floraine Rieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05037216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CAEN1594" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>