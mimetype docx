--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -485,148 +485,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feelings of strangeness in intensive care units patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trouble de stress post-traumatique chez les survivants de réanimation et chez leurs proches : comprendre, prévenir, identifier et orienter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Kentish-Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Laurent</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Azoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06803-0⟩</w:t>
+              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37051/mir-00144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926366v1</w:t>
+                <w:t xml:space="preserve">hal-03926320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk and protective factors for the possible development of post-traumatic stress disorder among intensive care professionals in France during the first peak of the COVID-19 epidemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -661,193 +687,167 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.2011603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20008198.2021.2011603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble de stress post-traumatique chez les survivants de réanimation et chez leurs proches : comprendre, prévenir, identifier et orienter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feelings of strangeness in intensive care units patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Kentish-Barnes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Élie Azoulay</w:t>
+                <w:t xml:space="preserve">Alexandra Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (9), pp.1264-1265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37051/mir-00144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06803-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926320v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décision médicale en réanimation, un indispensable fardeau</w:t>
               </w:r>
@@ -961,779 +961,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et validation d’un questionnaire d’évaluation des compétences cognitives et de l’état affectif et émotionnel des personnes polyhandicapées : l’Évaluation–Cognition–Polyhandicap (ECP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation-Cognition-Polyhandicap (ECP) : apports d’une approche qualitative dans l’élaboration et la validation d’un outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guédon</w:t>
+                <w:t xml:space="preserve">A. Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boissel</w:t>
+                <w:t xml:space="preserve">D. Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.207-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079997v1</w:t>
+                <w:t xml:space="preserve">hal-03457438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admission criteria and management of critical care patients in a pandemic context: position of the Ethics Commission of the French Intensive Care Society, update of April 2021</w:t>
+                <w:t xml:space="preserve">Mental health and stress among ICU healthcare professionals in France according to intensity of the COVID-19 epidemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lesieur</w:t>
+                <w:t xml:space="preserve">A. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Quenot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure de Saint Blanquat</w:t>
+                <w:t xml:space="preserve">Guillaume Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00855-z⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00880-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212561v1</w:t>
+                <w:t xml:space="preserve">hal-03258722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation-Cognition-Polyhandicap (ECP) : apports d’une approche qualitative dans l’élaboration et la validation d’un outil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact psychologique de la pandémie de COVID-19 sur les soignants en réanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Mellier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.003⟩</w:t>
+              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (Hors-série 1), pp.69-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37051/mir-00075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457438v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health and stress among ICU healthcare professionals in France according to intensity of the COVID-19 epidemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction et validation d’un questionnaire d’évaluation des compétences cognitives et de l’état affectif et émotionnel des personnes polyhandicapées : l’Évaluation–Cognition–Polyhandicap (ECP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laurent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Saad Nseir</w:t>
+                <w:t xml:space="preserve">Anne Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00880-y⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258722v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact psychologique de la pandémie de COVID-19 sur les soignants en réanimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Lheureux</w:t>
+                <w:t xml:space="preserve">Admission criteria and management of critical care patients in a pandemic context: position of the Ethics Commission of the French Intensive Care Society, update of April 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Cohen-Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Saint Blanquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (Hors-série 1), pp.69-74. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37051/mir-00075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00855-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648183v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer le bien-être des enfants, adolescents et adultes en situation de polyhandicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mellier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.130-144</w:t>
@@ -1996,230 +1996,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité en réanimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déclinaison de l’alliance thérapeutique thérapeutique selon les contextes : une définition commune est-elle envisageable dans ces conditions ? Une mise au défi du thérapeute. [Symposium].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves De Roten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Azubuike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la vulnérabilité : perspectives internationales et interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Tanger, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque les identités plurielles des psychologues des psychologues d’aujourd’hui,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919899v1</w:t>
+                <w:t xml:space="preserve">hal-04609817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclinaison de l’alliance thérapeutique thérapeutique selon les contextes : une définition commune est-elle envisageable dans ces conditions ? Une mise au défi du thérapeute. [Symposium].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vulnérabilité en réanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque les identités plurielles des psychologues des psychologues d’aujourd’hui,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon (FR), France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la vulnérabilité : perspectives internationales et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609817v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2388,281 +2388,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t>
+                <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Béal</w:t>
+                <w:t xml:space="preserve">Arnaud Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soumet-Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t>
+              <w:t xml:space="preserve">Grand manuel de psychologie positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.273, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289775v1</w:t>
+                <w:t xml:space="preserve">hal-04217647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique</w:t>
+                <w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Beal</w:t>
+                <w:t xml:space="preserve">Arnaud Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soumet-Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand manuel de psychologie positive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.273, 2021</w:t>
+              <w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217647v1</w:t>
+                <w:t xml:space="preserve">hal-03289775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature review on the cognitive evaluation of people with multiple disabilities</w:t>
               </w:r>
@@ -2674,77 +2674,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Scelles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation-cognition-polyhandicap [rapport de recherche 2014-2017]</w:t>
@@ -3045,51 +3045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jollivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01572-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Deltour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ar&#232;nes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.06.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06803-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2021.2011603" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goulenok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Cohen-Solal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Saint Blanquat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Elbaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;don" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.10.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesieur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Quenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00855-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03457438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;don" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00880-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.552.0419" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2014.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Azubuike" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Drouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ecotiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jollivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01572-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Deltour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ar&#232;nes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.06.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pochard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2021.2011603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06803-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goulenok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Cohen-Solal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Saint Blanquat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Elbaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03457438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;don" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258722v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00880-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;don" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.10.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesieur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Quenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00855-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Davtian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.552.0419" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2014.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Azubuike" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Drouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ecotiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>