--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -178,295 +178,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the French Multidimensional Chronic Asthenia Scale (MCAS) in a sample of 621 patients with chronic fatigue</w:t>
+                <w:t xml:space="preserve">L’expérience de la fatigue chronique de patients atteints de SFC/EM, d’une MICI et de sujets tout-venant : étude quantitative et qualitative du discours préalable à la création d’une échelle d’évaluation de l’asthénie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+                <w:t xml:space="preserve">Chloé Fourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fornasieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Coquart</w:t>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.324. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (8), pp.690-697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40359-023-01358-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254402v1</w:t>
+                <w:t xml:space="preserve">hal-04237255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience de la fatigue chronique de patients atteints de SFC/EM, d’une MICI et de sujets tout-venant : étude quantitative et qualitative du discours préalable à la création d’une échelle d’évaluation de l’asthénie chronique</w:t>
+                <w:t xml:space="preserve">Psychometric validation of the French Multidimensional Chronic Asthenia Scale (MCAS) in a sample of 621 patients with chronic fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Fourgon</w:t>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fornasieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Scrima</w:t>
+                <w:t xml:space="preserve">Laurent Beaugerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Tourny</w:t>
+                <w:t xml:space="preserve">Jérémy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 181 (8), pp.690-697. </w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2022.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40359-023-01358-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237255v1</w:t>
+                <w:t xml:space="preserve">hal-04254402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widgets: A new set of parametrically defined 3D objects for use in haptic and visual categorization tasks</w:t>
               </w:r>
@@ -582,51 +582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oculométrie et anticipation : apport dans la compréhension du développement cognitif typique et atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Apports de l'oculométrie (Eye-Tracking) en psychologie du développement, 142 (28), pp.320-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -794,51 +794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures de la prématurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, N° 1 (1), pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -917,51 +917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation and Child Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipation and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.207-218, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -999,51 +999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4. Troubles de la relation et liens entre enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Chanoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1135,51 +1135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances naïves sur l’intelligence chez les adolescent(e)s scolarisé(e)s en classes de 6e et de 3e : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Péré-Fam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Holvoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1256,51 +1256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1441,51 +1441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37B63EA0"/>
+    <w:nsid w:val="1150FBBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1672,51 +1672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-sorin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6836-0182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04254402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01358-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourgon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.07.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03564016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Sorin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100552" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.154.0217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.131.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chanoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bedoi.2015.01.0095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille P&#233;r&#233;-Fam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Holvoet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-sorin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6836-0182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237255v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourgon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.07.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04254402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaugerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-023-01358-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03564016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Sorin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100552" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.154.0217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.131.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chanoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bedoi.2015.01.0095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille P&#233;r&#233;-Fam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Holvoet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>