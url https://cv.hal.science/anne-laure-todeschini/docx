--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1673,177 +1673,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homology-Dependent Silencing by an Exogenous Sequence in the Drosophila Germline</w:t>
+                <w:t xml:space="preserve">Tye7 regulates yeast Ty1 retrotransposon sense and antisense transcription in response to adenylic nucleotides stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Poeyhoenen</w:t>
+                <w:t xml:space="preserve">Geraldine Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin De Vanssay</w:t>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Delmarre</w:t>
+                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hermant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Todeschini</w:t>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.111.001925⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (12), pp.5271-5282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539973v1</w:t>
+                <w:t xml:space="preserve">hal-02119179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of novel protein partners of the transcription factor FOXL2 provides insights into its physiopathological roles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1852,280 +1852,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae-Hong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice A Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (14), pp.3264-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/dds170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tye7 regulates yeast Ty1 retrotransposon sense and antisense transcription in response to adenylic nucleotides stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homology-Dependent Silencing by an Exogenous Sequence in the Drosophila Germline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pinson</w:t>
+                <w:t xml:space="preserve">Maria Poeyhoenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
+                <w:t xml:space="preserve">Augustin De Vanssay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+                <w:t xml:space="preserve">Valerie Delmarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">Catherine Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (12), pp.5271-5282. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.331-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.111.001925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119179v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription factor FOXL2 protects granulosa cells from stress and delays cell cycle: role of its regulation by the SIRT1 deacetylase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice A Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien B Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,51 +2228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUMOylation of the Forkhead Transcription Factor FOXL2 Promotes Its Stabilization/Activation through Transient Recruitment to PML Bodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice A Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Marongiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,51 +2401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice A Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
@@ -2789,51 +2789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Delmarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ronsseray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2893,51 +2893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a functional classification of pathogenic FOXL2 mutations using transactivation reporter systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dipietromaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice A Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3451,51 +3451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Legois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Todeschini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Veitia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002444R" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Elzaiat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.0014613" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Penrad-Mobayed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Todeschini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nigon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901573R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Azibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Anttonen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Unkila-Kallio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mestivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1283-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bessi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarnacki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.03.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Coppieters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Fujimaki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelot Baert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke de Bruyne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22899" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv373" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Georges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner A Veitia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2014.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXRVR53K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L'H&#244;te" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.04207" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01092623v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spierer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E Koryakov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096802" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-13-0159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Poeyhoenen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin De Vanssay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Delmarre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hermant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.001925" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hong Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice A Benayoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds170" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Servant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B Georges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Andersson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Marongiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025463" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.06.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-763CMZGP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Boucham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr244" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Benayoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Haene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008789" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teysset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronsseray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp273" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maurel-Zaffran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de Vanssay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Sidor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Legois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Todeschini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Veitia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002444R" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Elzaiat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.0014613" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Penrad-Mobayed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Todeschini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nigon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901573R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Azibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Anttonen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Unkila-Kallio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mestivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1283-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bessi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarnacki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.03.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Coppieters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Fujimaki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelot Baert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke de Bruyne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22899" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv373" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Georges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner A Veitia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2014.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXRVR53K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L'H&#244;te" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.04207" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01092623v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spierer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E Koryakov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096802" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-13-0159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Servant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks166" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hong Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice A Benayoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds170" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Poeyhoenen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin De Vanssay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Delmarre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hermant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.001925" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B Georges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Andersson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Marongiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025463" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.06.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-763CMZGP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Boucham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr244" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Benayoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Haene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008789" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teysset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronsseray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp273" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maurel-Zaffran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de Vanssay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Sidor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>