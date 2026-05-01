--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput Exploration of the Network Dependent on AKT1 in Mouse Ovarian Granulosa Cells</w:t>
+                <w:t xml:space="preserve">Conventional and unconventional interactions of the transcription factor FOXL2 uncovered by a proteome-wide analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Elzaiat</w:t>
+                <w:t xml:space="preserve">May Penrad-Mobayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
+                <w:t xml:space="preserve">Anne Laure Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.0014613⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201901573R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472847v1</w:t>
+                <w:t xml:space="preserve">hal-02382698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional and unconventional interactions of the transcription factor FOXL2 uncovered by a proteome-wide analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput Exploration of the Network Dependent on AKT1 in Mouse Ovarian Granulosa Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Perrin</w:t>
+                <w:t xml:space="preserve">Maëva Elzaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Legois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Todeschini</w:t>
+                <w:t xml:space="preserve">Thibaut Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Nigon</w:t>
+                <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (7), pp.1307-1319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201901573R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA119.0014613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382698v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Multiple Gene Mutations Accounts for a new Genetic Architecture of Primary Ovarian Insufficiency</w:t>
               </w:r>
@@ -619,947 +619,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined comparative genomic hybridization and transcriptomic analyses of ovarian granulosa cell tumors point to novel candidate driver genes</w:t>
+                <w:t xml:space="preserve">A Hot-spot of In-frame Duplications Activates the Oncoprotein AKT1 in Juvenile Granulosa Cell Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caburet</w:t>
+                <w:t xml:space="preserve">Laurianne Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikko Anttonen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
+                <w:t xml:space="preserve">Aurelie A. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Unkila-Kallio</w:t>
+                <w:t xml:space="preserve">Sabine Sarnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mestivier</w:t>
+                <w:t xml:space="preserve">Delphine Flatters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (5), pp.421-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-015-1283-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119186v1</w:t>
+                <w:t xml:space="preserve">hal-02118885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hot-spot of In-frame Duplications Activates the Oncoprotein AKT1 in Juvenile Granulosa Cell Tumors</w:t>
+                <w:t xml:space="preserve">Hidden Genetic Variation in LCA9-Associated Congenital Blindness Explained by 5′UTR Mutations and Copy-Number Variations of NMNAT1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Bessière</w:t>
+                <w:t xml:space="preserve">Frauke Coppieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
+                <w:t xml:space="preserve">Anne Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie A. Auguste</w:t>
+                <w:t xml:space="preserve">Takuro Fujimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Sarnacki</w:t>
+                <w:t xml:space="preserve">Annelot Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Flatters</w:t>
+                <w:t xml:space="preserve">Marieke de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (5), pp.421-431. </w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (12), pp.1188-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/humu.22899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118885v1</w:t>
+                <w:t xml:space="preserve">hal-02119195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Genetic Variation in LCA9-Associated Congenital Blindness Explained by 5′UTR Mutations and Copy-Number Variations of NMNAT1</w:t>
+                <w:t xml:space="preserve">Molecular analyses of juvenile granulosa cell tumors bearing AKT1 mutations provide insights into tumor biology and therapeutic leads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Coppieters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Todeschini</w:t>
+                <w:t xml:space="preserve">Aurélie Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuro Fujimaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marieke de Bruyne</w:t>
+                <w:t xml:space="preserve">Sandrine Caburet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sarnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.22899⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (23), pp.6687-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119195v1</w:t>
+                <w:t xml:space="preserve">hal-01266741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analyses of juvenile granulosa cell tumors bearing AKT1 mutations provide insights into tumor biology and therapeutic leads.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined comparative genomic hybridization and transcriptomic analyses of ovarian granulosa cell tumors point to novel candidate driver genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caburet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Anttonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Unkila-Kallio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Auguste</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sarnacki</w:t>
+                <w:t xml:space="preserve">Denis Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (23), pp.6687-98. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-015-1283-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266741v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factors: specific DNA binding and specific gene regulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transcription factor FOXL2 mobilizes estrogen signaling to maintain the identity of ovarian granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Laure Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Legois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2014.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.04207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994961v1</w:t>
+                <w:t xml:space="preserve">hal-02118875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor FOXL2 mobilizes estrogen signaling to maintain the identity of ovarian granulosa cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Georges</w:t>
+                <w:t xml:space="preserve">The Drosophila Su(var)3–7 Gene Is Required for Oogenesis and Female Fertility, Genetically Interacts with piwi and aubergine, but Impacts Only Weakly Transposon Silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L'Hôte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Legois</w:t>
+                <w:t xml:space="preserve">Anne Spierer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Begeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry E Koryakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.04207⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e96802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118875v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Drosophila Su(var)3–7 Gene Is Required for Oogenesis and Female Fertility, Genetically Interacts with piwi and aubergine, but Impacts Only Weakly Transposon Silencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Spierer</w:t>
+                <w:t xml:space="preserve">Transcription factors: specific DNA binding and specific gene regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Begeot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reiner A Veitia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2014.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01092623v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOXL2: a central transcription factor of the ovary.</w:t>
               </w:r>
@@ -1571,77 +1571,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
@@ -1673,485 +1673,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tye7 regulates yeast Ty1 retrotransposon sense and antisense transcription in response to adenylic nucleotides stress</w:t>
+                <w:t xml:space="preserve">Homology-Dependent Silencing by an Exogenous Sequence in the Drosophila Germline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Servant</w:t>
+                <w:t xml:space="preserve">Maria Poeyhoenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pinson</w:t>
+                <w:t xml:space="preserve">Augustin De Vanssay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
+                <w:t xml:space="preserve">Valerie Delmarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+                <w:t xml:space="preserve">Catherine Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks166⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.111.001925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119179v1</w:t>
+                <w:t xml:space="preserve">hal-01539973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of novel protein partners of the transcription factor FOXL2 provides insights into its physiopathological roles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Hong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice A Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (14), pp.3264-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/dds170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homology-Dependent Silencing by an Exogenous Sequence in the Drosophila Germline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tye7 regulates yeast Ty1 retrotransposon sense and antisense transcription in response to adenylic nucleotides stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Poeyhoenen</w:t>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin De Vanssay</w:t>
+                <w:t xml:space="preserve">Aurélie Tchalikian-Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Delmarre</w:t>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hermant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Todeschini</w:t>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (3), pp.331-338. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (12), pp.5271-5282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.111.001925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539973v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription factor FOXL2 protects granulosa cells from stress and delays cell cycle: role of its regulation by the SIRT1 deacetylase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice A Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien B Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noora Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,90 +2228,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUMOylation of the Forkhead Transcription Factor FOXL2 Promotes Its Stabilization/Activation through Transient Recruitment to PML Bodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice A Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Marongiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dipietromaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.e25463. </w:t>
@@ -2349,103 +2349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor FOXL2: At the crossroads of ovarian physiology and pathology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice A Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
@@ -2495,77 +2495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutational probing of the forkhead domain of the transcription factor FOXL2 provides insights into the pathogenicity of naturally occurring mutations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dipietromaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Boucham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,51 +2642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Exploration of the Adult Ovarian Granulosa Cell Tumor-Associated Somatic FOXL2 Mutation p.Cys134Trp (c.402C&amp;gt;G)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caburet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dipietromaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2763,77 +2763,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Epigenetic Trans-Silencing Effect in Drosophila Involves Maternally-Transmitted Small RNAs Whose Production Depends on the piRNA Pathway and HP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Delmarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ronsseray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2893,64 +2893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a functional classification of pathogenic FOXL2 mutations using transactivation reporter systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dipietromaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice A Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,51 +3066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin de Vanssay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (9), pp.e3249. </w:t>
@@ -3174,51 +3174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Teysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara M Sidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3451,51 +3451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Legois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Todeschini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Veitia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002444R" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Elzaiat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.0014613" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Penrad-Mobayed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Todeschini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nigon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901573R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Azibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Anttonen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Unkila-Kallio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mestivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1283-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bessi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarnacki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.03.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Coppieters" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Fujimaki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelot Baert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke de Bruyne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22899" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv373" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Georges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner A Veitia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2014.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXRVR53K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L'H&#244;te" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.04207" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01092623v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spierer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E Koryakov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096802" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-13-0159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Servant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks166" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hong Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice A Benayoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds170" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Poeyhoenen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin De Vanssay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Delmarre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hermant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.001925" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B Georges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Andersson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Marongiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025463" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.06.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-763CMZGP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Boucham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr244" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Benayoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Haene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008789" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teysset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronsseray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp273" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maurel-Zaffran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de Vanssay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Sidor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Legois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Todeschini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Veitia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202002444R" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Penrad-Mobayed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Todeschini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nigon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201901573R" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Elzaiat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA119.0014613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Azibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-2152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bessi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarnacki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flatters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.03.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Coppieters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Fujimaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelot Baert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke de Bruyne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Auguste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv373" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Anttonen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Unkila-Kallio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mestivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1283-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Georges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L'H&#244;te" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.04207" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01092623v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basquin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spierer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E Koryakov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner A Veitia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2014.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXRVR53K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-13-0159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Poeyhoenen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin De Vanssay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Delmarre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hermant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.001925" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hong Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice A Benayoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds170" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Servant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tchalikian-Cosson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B Georges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Andersson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dipietromaria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Marongiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025463" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.06.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-763CMZGP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Boucham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr244" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Benayoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Haene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008789" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teysset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronsseray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp273" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maurel-Zaffran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de Vanssay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara M Sidor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>