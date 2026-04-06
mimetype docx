--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,462 +66,826 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustration of a deep learning approach to identify key genomic sequence features of 3D genome organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Colloquium on Animal Cytogenetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincenzo Peretti, Leopoldo Iannuzzi, Andrea Scaloni, Francesca Ciotola, Sara Albarella, Alessandra Iannuzzi, Angela Perucatti, Jun 2024, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cohesin Traffic Pattern Genetically Linked to Gene Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey V Venev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eraj Shafiq Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4D nucleome annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual conference, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A potential G-quadruplex motif is necessary for replication initiation in Vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Prioleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ABCAM meeting Chromatin, Replication and Chromosomal Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hi-C for the detection and characterization of chromosomal rearrangements in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Colloquium on Animal Cytogenetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Naples, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cohesin Traffic Pattern Genetically Linked to Gene Regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">R-loops contribute to chromosome folding by blocking loop extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey V Venev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Moffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job Dekker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4D nucleome annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual conference, United States</w:t>
+              <w:t xml:space="preserve">HHMI meeting, Genomes, Gene Expression, and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635619v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-loops contribute to chromosome folding by blocking loop extrusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Cohesin Traffic Pattern Genetically Linked to Gene Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V Venev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Mair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eraj Shafiq Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HHMI meeting, Genomes, Gene Expression, and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtual conference, United States</w:t>
+              <w:t xml:space="preserve">4D nucleome annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635639v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cohesin traffic pattern genetically linked to gene regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -566,844 +930,480 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Keystone Symposia, Higher-Order Chromatin Architecture in Time and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms of TAD boundary formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job Dekker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Nuclear Organization meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, L'isle-sur-la-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartment variegation in mammalian cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Ozadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job Dekker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4D nucleome meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potential G-quadruplex motif is necessary for replication initiation in Vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Prioleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor, Eukaryotic DNA replication and genome maintenance meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cold Spring Harbor, United States</w:t>
+              <w:t xml:space="preserve">Replicon meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635658v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potential G-quadruplex motif is necessary for replication initiation in Vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Prioleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Replicon meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Cold Spring Harbor, Eukaryotic DNA replication and genome maintenance meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cold Spring Harbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635663v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cis regulatory elements control spatial and temporal initiation of replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Prioleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor, Eukaryotic DNA replication and genome maintenance meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cold Spring Harbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635669v1</w:t>
-              </w:r>
-[...362 lines deleted...]
-                <w:t xml:space="preserve">hal-04635585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1447,51 +1447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Poulet-Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tonnerre-Doncarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,51 +1555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cohesin traffic pattern genetically linked to gene regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Venev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohesin mutations alter DNA damage repair and chromatin structure and create therapeutic vulnerabilities in MDS/AML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Tothova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Gorelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1957,51 +1957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of strong replicators associated with active promoters is sufficient to establish an early-replicating domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V Venev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,77 +2091,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chromosome folding intermediate at the condensin-to-cohesin transition during telophase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Abramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Venev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Ozadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicole Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Pegoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2340,635 +2340,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-quadruplex : acteurs majeurs de la duplication du génome humain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Targeted Degradation of CTCF Decouples Local Insulation of Chromosome Domains from Genomic Compartmentalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elphège Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Goloborodko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gibcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec Uebersohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173312013⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169 (5), pp.930-944.e22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172158v1</w:t>
+                <w:t xml:space="preserve">hal-04172237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Degradation of CTCF Decouples Local Insulation of Chromosome Domains from Genomic Compartmentalization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">G-quadruplex : acteurs majeurs de la duplication du génome humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Poulet-Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Prioleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169 (5), pp.930-944.e22. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (12), pp.1063-1070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2017.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173312013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04172237v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-Quadruplexes in DNA Replication: A Problem or a Necessity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Activation of proto-oncogenes by disruption of chromosome neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denes Hnisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Weintraub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 351 (6280), pp.1454-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad9024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472913v1</w:t>
+                <w:t xml:space="preserve">hal-04172243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAD disruption as oncogenic driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job Dekker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36, pp.34-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gde.2016.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of proto-oncogenes by disruption of chromosome neighborhoods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">G-Quadruplexes in DNA Replication: A Problem or a Necessity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Prioleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (11), pp.697 - 706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2016.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aad9024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04172243v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G4 motifs affect origin positioning and efficiency in two vertebrate replicators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahideh Hassan-Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,51 +3116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Poulet-Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tonnerre-Doncarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cohesin traffic pattern genetically linked to gene regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V Venev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3347,77 +3347,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chromosome folding intermediate at the condensin-to-cohesin transition during telophase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Abramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V Venev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Ozadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nicole Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Pegoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3591,90 +3591,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted degradation of CTCF decouples local insulation of chromosome domains from higher-order genomic compartmentalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elphege P Nora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Goloborodko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Harmen Gibcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alec Uebersohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3745,51 +3745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Regulation of Replication and Replication Timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3881,51 +3881,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de séquences cis-nucléiques nécessaires à l'initiation de la réplication chez les vertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Valton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris 7 Paris Diderot, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4121,51 +4121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Valton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Venev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eraj Shafiq Khokhar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Moffat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635653v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Ozadam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Poulet-Benedetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tonnerre-Doncarli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40441-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Venev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Tong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-022-00890-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tothova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gorelov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounica Vallurupalli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Krill-Burger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.142149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brossas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duriez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Valton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202100141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabarinadh Chilaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Counillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201899520" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Abramo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicole Fox" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0406-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Finn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pegoraro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brand&#227;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Oomen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.01.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173312013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elph&#232;ge Nora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Goloborodko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gibcus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Uebersohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2017.05.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2016.09.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G0GBQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2016.03.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denes Hnisz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Weintraub" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Day" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Bak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad9024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Hassan-Zadeh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lema" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Alberti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embj.201387506" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eraj Khokhar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy H Y Tong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicole Fox" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elphege P Nora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Harmen Gibcus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brossas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duriez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-.N. Prioleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803395-1.00006-X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04172259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Valton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635608v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Dekker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Venev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eraj Shafiq Khokhar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Moffat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Ozadam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Poulet-Benedetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tonnerre-Doncarli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40441-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Venev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Tong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-022-00890-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tothova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gorelov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounica Vallurupalli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Krill-Burger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.142149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brossas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duriez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Valton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Prioleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202100141" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabarinadh Chilaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Counillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201899520" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Abramo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicole Fox" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0406-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Finn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pegoraro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brand&#227;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Oomen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.01.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elph&#232;ge Nora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Goloborodko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gibcus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Uebersohn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2017.05.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173312013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denes Hnisz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Weintraub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Day" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Bak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad9024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2016.03.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2016.09.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G0GBQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Hassan-Zadeh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lema" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Alberti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/embj.201387506" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eraj Khokhar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy H Y Tong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicole Fox" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elphege P Nora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Harmen Gibcus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brossas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duriez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-.N. Prioleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803395-1.00006-X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04172259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>