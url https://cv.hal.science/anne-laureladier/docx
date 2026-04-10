--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1591,51 +1591,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réarrangement d'un entrepôt automatisé avec navettes</w:t>
+                <w:t xml:space="preserve">Séquencer les opérations d'un entrepôt automatisé pour réduire sa consommation d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Bouznif</w:t>
@@ -1662,75 +1662,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534971v1</w:t>
+                <w:t xml:space="preserve">hal-05534959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquencer les opérations d'un entrepôt automatisé pour réduire sa consommation d'énergie</w:t>
+                <w:t xml:space="preserve">Réarrangement d'un entrepôt automatisé avec navettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Bouznif</w:t>
@@ -1757,535 +1757,535 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534959v1</w:t>
+                <w:t xml:space="preserve">hal-05534971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t>
+                <w:t xml:space="preserve">Relationship between Supply Chain Resilience and Ramp-up Processes: Challenges, Indicators, Strategies and Enablers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t>
+                <w:t xml:space="preserve">Paula Sofia Castro Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+                <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Conference on Computers &amp; Industrial Engineering (CIE52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405678v1</w:t>
+                <w:t xml:space="preserve">hal-05351067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la chaîne d'approvisionnement pour la montée en charge d'un système de production d'épurateurs de biogaz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicators for the Sustainability Evaluation of Short Food Supply Chains: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
+                <w:t xml:space="preserve">Célestine Jeannette Commenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 – 3ème Congrès Annuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.280-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351395v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Supply Chain Resilience and Ramp-up Processes: Challenges, Indicators, Strategies and Enablers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+                <w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computers &amp; Industrial Engineering (CIE52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351067v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for the Sustainability Evaluation of Short Food Supply Chains: A Systematic Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célestine Jeannette Commenge</w:t>
+                <w:t xml:space="preserve">Optimisation de la chaîne d'approvisionnement pour la montée en charge d'un système de production d'épurateurs de biogaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sofia Castro Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAGIP 2025 – 3ème Congrès Annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Automatique, de Génie Industriel &amp; de Productique SAGIP, May 2025, Mulhouse (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05176316v2</w:t>
+                <w:t xml:space="preserve">hal-05351395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of main topics and potentials for future research in the short food supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Jeannette Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Automatique de Génie Industriel &amp; de Productique, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2429,76 +2429,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic construction heuristics for the time-dependent travelling salesman problem</w:t>
+                <w:t xml:space="preserve">An assignment-and-routing decomposition matheuristic for the time-dependent Inventory Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Zimmermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fayçal A. Touzout</w:t>
+                <w:t xml:space="preserve">Fayçal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2513,87 +2500,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595274v1</w:t>
+                <w:t xml:space="preserve">hal-03595238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assignment-and-routing decomposition matheuristic for the time-dependent Inventory Routing Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deterministic construction heuristics for the time-dependent travelling salesman problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Touzout</w:t>
+                <w:t xml:space="preserve">Fayçal A. Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2602,57 +2602,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595238v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bin-packing formulation for the joint order batching, picker routing and picker sequencing problem</w:t>
               </w:r>
@@ -2776,51 +2776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et évaluation des chaînes logistiques résilientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.399-408, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Global Web Conference (CIRP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp.14-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3999,51 +3999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,51 +6041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12E788AC"/>
+    <w:nsid w:val="3CAC6EF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6272,51 +6272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laureladier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4201-4430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184046823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02360718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Agarwal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.09.136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VGVTQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.09.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JVTK3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-1014-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cenci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Bouznif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sofia Castro Acevedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176316v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Jeannette Commenge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zimmermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al A. Touzout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595238v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dussud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Metral" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59747-4_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roux-Sablier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bontems" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01875282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Clere Andre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Espagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diekmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Clausen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eufinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen G. Greenwood" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halston Hales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04980040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENI066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052967v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laureladier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4201-4430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184046823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02360718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Agarwal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.09.136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VGVTQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.09.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JVTK3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-1014-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cenci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Bouznif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sofia Castro Acevedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176316v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Jeannette Commenge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zimmermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al A. Touzout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dussud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Metral" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59747-4_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roux-Sablier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bontems" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01875282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Clere Andre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Espagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diekmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Clausen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eufinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen G. Greenwood" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halston Hales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04980040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENI066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052967v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>