--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1591,51 +1591,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquencer les opérations d'un entrepôt automatisé pour réduire sa consommation d'énergie</w:t>
+                <w:t xml:space="preserve">Réarrangement d'un entrepôt automatisé avec navettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Bouznif</w:t>
@@ -1662,75 +1662,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534959v1</w:t>
+                <w:t xml:space="preserve">hal-05534971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réarrangement d'un entrepôt automatisé avec navettes</w:t>
+                <w:t xml:space="preserve">Séquencer les opérations d'un entrepôt automatisé pour réduire sa consommation d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Bouznif</w:t>
@@ -1757,535 +1757,535 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534971v1</w:t>
+                <w:t xml:space="preserve">hal-05534959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Supply Chain Resilience and Ramp-up Processes: Challenges, Indicators, Strategies and Enablers</w:t>
+                <w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Sofia Castro Acevedo</w:t>
+                <w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+                <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computers &amp; Industrial Engineering (CIE52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351067v1</w:t>
+                <w:t xml:space="preserve">hal-05405678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for the Sustainability Evaluation of Short Food Supply Chains: A Systematic Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la chaîne d'approvisionnement pour la montée en charge d'un système de production d'épurateurs de biogaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sofia Castro Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestine Jeannette Commenge</w:t>
+                <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGIP 2025 – 3ème Congrès Annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Automatique, de Génie Industriel &amp; de Productique SAGIP, May 2025, Mulhouse (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176316v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taha Arbaoui</w:t>
+                <w:t xml:space="preserve">Relationship between Supply Chain Resilience and Ramp-up Processes: Challenges, Indicators, Strategies and Enablers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sofia Castro Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Conference on Computers &amp; Industrial Engineering (CIE52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405678v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la chaîne d'approvisionnement pour la montée en charge d'un système de production d'épurateurs de biogaz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+                <w:t xml:space="preserve">Indicators for the Sustainability Evaluation of Short Food Supply Chains: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Jeannette Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 – 3ème Congrès Annuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.280-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351395v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of main topics and potentials for future research in the short food supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Jeannette Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Automatique de Génie Industriel &amp; de Productique, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2429,63 +2429,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assignment-and-routing decomposition matheuristic for the time-dependent Inventory Routing Problem</w:t>
+                <w:t xml:space="preserve">Deterministic construction heuristics for the time-dependent travelling salesman problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Touzout</w:t>
+                <w:t xml:space="preserve">Maximilian Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal A. Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2500,100 +2513,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595238v1</w:t>
+                <w:t xml:space="preserve">hal-03595274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic construction heuristics for the time-dependent travelling salesman problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An assignment-and-routing decomposition matheuristic for the time-dependent Inventory Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal A. Touzout</w:t>
+                <w:t xml:space="preserve">Fayçal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2602,57 +2602,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595274v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bin-packing formulation for the joint order batching, picker routing and picker sequencing problem</w:t>
               </w:r>
@@ -2776,51 +2776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et évaluation des chaînes logistiques résilientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.399-408, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Global Web Conference (CIRP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp.14-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3999,51 +3999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,51 +6041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CAC6EF1"/>
+    <w:nsid w:val="F2E7B24E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6272,51 +6272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laureladier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4201-4430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184046823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02360718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Agarwal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.09.136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VGVTQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.09.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JVTK3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-1014-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cenci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Bouznif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sofia Castro Acevedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176316v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Jeannette Commenge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zimmermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al A. Touzout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dussud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Metral" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59747-4_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roux-Sablier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bontems" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01875282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Clere Andre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Espagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diekmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Clausen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eufinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen G. Greenwood" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halston Hales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04980040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENI066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052967v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laureladier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4201-4430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184046823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02360718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Agarwal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.09.136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VGVTQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.09.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JVTK3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-1014-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cenci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Bouznif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sofia Castro Acevedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176316v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Jeannette Commenge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zimmermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al A. Touzout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595238v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dussud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Metral" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59747-4_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roux-Sablier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bontems" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01875282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Clere Andre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Espagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diekmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Clausen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eufinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen G. Greenwood" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halston Hales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04980040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENI066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052967v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>