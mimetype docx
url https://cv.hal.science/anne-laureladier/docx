--- v2 (2026-04-30)
+++ v3 (2026-06-04)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">184046823</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=pNliFK0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,1407 +194,1407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assign-and-route matheuristic for the time-dependent Inventory Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 300 (3), pp.1081-1097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards designing and operating Physical Internet cross-docks: problem specifications and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenle Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 111, pp.102641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.omega.2022.102641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and comparison of stability metrics for a re-optimisation approach of the Inventory Routing Problem under demand uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.100050. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing waste in manufacturing operations: bi-objective scheduling on a single-machine with coupled-tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An efficient and general approach for the joint order batching and picker routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aayush Agarwal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Olivier Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2019.1693653⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 285 (2), pp.497-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02360718v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and general approach for the joint order batching and picker routing problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing waste in manufacturing operations: bi-objective scheduling on a single-machine with coupled-tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Cambazard</w:t>
+                <w:t xml:space="preserve">Corentin Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+                <w:t xml:space="preserve">Aayush Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Catusse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.01.059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (23), pp.7130-7148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2019.1693653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078547v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02360718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the identification of waste-minimizing scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.119023. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02345594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operations scheduling for waste minimization: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 206, pp.211-226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.09.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01885079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust cross-dock scheduling with time windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99, pp.16-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cie.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-docking operations: Current research versus industry practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62, pp.145-162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omega.2015.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint employee weekly timetabling and daily rostering: a decision-support tool for a logistics platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 234 (1), pp.278-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossdock truck scheduling with time windows: earliness, tardiness and storage policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (3), pp.569-583. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-014-1014-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic solutions for transshipment problems in a multiple door cross docking warehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (2), pp.402-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cie.2010.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1583,3899 +1604,3899 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réarrangement d'un entrepôt automatisé avec navettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Bouznif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquencer les opérations d'un entrepôt automatisé pour réduire sa consommation d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Bouznif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation dirigée par les données des risques et opportunités pour la planification industrielle et commerciale dans l’industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Badreddine Laissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP, Société d'Automatique de Génie Industriel &amp; de Productique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la chaîne d'approvisionnement pour la montée en charge d'un système de production d'épurateurs de biogaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Sofia Castro Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGIP 2025 – 3ème Congrès Annuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’Automatique, de Génie Industriel &amp; de Productique SAGIP, May 2025, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Supply Chain Resilience and Ramp-up Processes: Challenges, Indicators, Strategies and Enablers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Sofia Castro Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenny A. Paredes-Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computers &amp; Industrial Engineering (CIE52)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators for the Sustainability Evaluation of Short Food Supply Chains: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Jeannette Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Automatic Control, Jun 2025, Trondheim, Norway. pp.280-285, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of main topics and potentials for future research in the short food supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Jeannette Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Automatique de Génie Industriel &amp; de Productique, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower bounds for the joint batching, routing and sequencing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th annual conference of the Belgian Operational Research Society (ORBEL37)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic construction heuristics for the time-dependent travelling salesman problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An assignment-and-routing decomposition matheuristic for the time-dependent Inventory Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal A. Touzout</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fayçal Touzout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595274v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assignment-and-routing decomposition matheuristic for the time-dependent Inventory Routing Problem</w:t>
+                <w:t xml:space="preserve">Deterministic construction heuristics for the time-dependent travelling salesman problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Touzout</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maximilian Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal A. Touzout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595238v1</w:t>
+                <w:t xml:space="preserve">hal-03595274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bin-packing formulation for the joint order batching, picker routing and picker sequencing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2022 - 32nd Conference of the Association of European Operational Research Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et évaluation des chaînes logistiques résilientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Genetic Algorithm to Reduce Setup Waste in a Single Machine with Coupled-Tasks Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.399-408, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a model assessing supply chain resilience strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Global Web Conference (CIRP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp.14-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent travel-time constrained Inventory Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Computational Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Enschede (virtual conference), Netherlands. pp 151-166, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59747-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory Routing Problem : ré-optimisation sous incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using flow assessment to identify a scheduling problem with waste reduction concerns: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International EurOMA Sustainable Operations and Supply Chains Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A column generation approach for the joint order batching and picker routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des opérations de ballastage pour la maintenance des voies ferrées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reducing waste in manufacturing operations: a mixed integer linear program for bi-objective scheduling on a single-machine with coupled-tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Hesran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bontems</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1695 - 1700, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765077v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01875282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing waste in manufacturing operations: a mixed integer linear program for bi-objective scheduling on a single-machine with coupled-tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Planification des opérations de ballastage pour la maintenance des voies ferrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roux-Sablier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bontems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01875282v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A column generation based approach for the joint order batching and picker routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized decommissioning management by an innovative decision-making tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Clere Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannina Dottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Espagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Nuclear Digital Experience (INDEX 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les déchets de production : ordonnancement bi-objectif sur une machine unique avec réentrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème journées Sciences et Techniques de la Production du GdR MACS (STP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01633457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistical Optimization of Nuclear Waste Flows during Decommissioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannina Dottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Energy Management (ICEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining mathmatical optimization and discrete-event simulation to improve cross-docking operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Diekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Eufinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Operations Research (OR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification et gestion des flux de déchets issus du démantèlement d'installations nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dachicourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling issues when using simulation to test the performance of mathematical programming models under stochastic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen G. Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE European simulation and modelling conference (ESM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Leicester, United Kingdom. pp.117-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement d’atelier sous contrainte de ressources : cas d’application dans l’industrie chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef ( Société Française de Recherche Opérationnelle et d'Aide à la Décision) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating truck scheduling and employee rostering in a cross-docking platform – an iterative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification intégrée des camions et des employés dans une platforme de cross-docking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification des opérations de cross-docking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness evaluation of an IP-based cross-docking schedule using discrete-event simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen G. Greenwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and Systems Engineering Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montréal, Canada. pp.I211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling truck arrivals and departures in a cross dock: earliness, tardiness and storage policies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation-based assessment of the robustness of IP-based truck schedules for cross-docking operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen G. Greenwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halston Hales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.711-717</w:t>
+              <w:t xml:space="preserve">26th European Conference on Operation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946531v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based assessment of the robustness of IP-based truck schedules for cross-docking operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Scheduling truck arrivals and departures in a cross dock: earliness, tardiness and storage policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Halston Hales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.711-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859897v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross docking operations: a simulation model for the validation and robustness assessment of IP - based truck schedules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen G. Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics Research Workshop, Deep South INFORMS Regional Chapter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Tuscaloosa, AL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of worker timetables in cross-docking facilities using simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen G. Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halston Hales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Operation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation séquentielle des emplois du temps dans une plateforme logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5485,91 +5506,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les déchets, mutualiser les flux : planification et ordonnancement pour une écologie industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Institut National des Sciences Appliquées de Lyon (INSA Lyon); Université Claude Bernard Lyon 1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04980040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5579,100 +5600,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling cross-docking operations : Integration of operational uncertainties and resource capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université de Grenoble, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014GRENI066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01126878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5682,298 +5703,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower and upper bounds for the joint batching, routing and sequencing problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A bin packing formulation for the joint batching, routing and sequencing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Cambazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052967v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052967v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues in the complementary use of simulation and optimization modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen G. Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halston Hales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] --. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6041,51 +6062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2E7B24E"/>
+    <w:nsid w:val="D5347238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6272,51 +6293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laureladier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4201-4430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184046823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02360718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Agarwal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.09.136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VGVTQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.09.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JVTK3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-1014-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cenci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Bouznif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sofia Castro Acevedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176316v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Jeannette Commenge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zimmermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al A. Touzout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595238v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dussud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Metral" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59747-4_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roux-Sablier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bontems" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01875282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Clere Andre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Espagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diekmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Clausen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eufinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen G. Greenwood" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halston Hales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04980040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENI066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052967v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laureladier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4201-4430" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184046823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pNliFK0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100050" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078547v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Cambazard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02360718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Hesran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aayush Agarwal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1693653" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02345594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01885079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.09.136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VGVTQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.09.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JVTK3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-1014-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cenci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Bouznif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Badreddine Laissaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sofia Castro Acevedo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny A. Paredes-Astudillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176316v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Jeannette Commenge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391089v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Touzout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zimmermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al A. Touzout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351276v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_42" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dussud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Metral" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59747-4_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01875282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.212" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roux-Sablier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bontems" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Clere Andre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Espagnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diekmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Clausen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eufinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen G. Greenwood" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christ" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halston Hales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04980040v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENI066" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052967v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>