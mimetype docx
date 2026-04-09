--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -566,2341 +566,2341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between chemical and mechanical degradation of aged paper: fibre versus fibre–fibre bonds</w:t>
+                <w:t xml:space="preserve">Sustainable Preservation of Photographs in a Hot and Humid Climate: Dry Cabinets and Metal–Organic Framework Paper Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vibert</w:t>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denise Ricard</w:t>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05683-x⟩</w:t>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (sup1), pp.190-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00393630.2024.2364997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380482v1</w:t>
+                <w:t xml:space="preserve">hal-04834726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron(III) based Metal-Organic Frameworks in cellulose acetate film preservation: Fundamental aspects and first application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between chemical and mechanical degradation of aged paper: fibre versus fibre–fibre bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abeer Al Mohtar</w:t>
+                <w:t xml:space="preserve">Raphaël Passas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Inês Severino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Artur Neves</w:t>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.013⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.1855-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05683-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370745v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Preservation of Photographs in a Hot and Humid Climate: Dry Cabinets and Metal–Organic Framework Paper Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron(III) based Metal-Organic Frameworks in cellulose acetate film preservation: Fundamental aspects and first application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Al Mohtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inês Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tignol</w:t>
+                <w:t xml:space="preserve">Luigi Ranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Serre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Pimenta</w:t>
+                <w:t xml:space="preserve">Artur Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (sup1), pp.190-197. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (1), pp.236-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00393630.2024.2364997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834726v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the degradation of acidic and alkaline printing paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoupling hydrolysis and oxidation of cellulose in permanent paper aged under atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tétreault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Paris Lacombe</w:t>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05529-6⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 310, pp.120727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258998v1</w:t>
+                <w:t xml:space="preserve">hal-04004126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Shaping Method of Very‐High Loading Porous Solids Paper Adsorbent Composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Pimenta</w:t>
+                <w:t xml:space="preserve">Modelling the degradation of acidic and alkaline printing paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tétreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vedoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paris Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202301343⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05529-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346812v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral Clays for Cleaning Tidelines on Paper-Based Artworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alimatou Desbrière</w:t>
+                <w:t xml:space="preserve">Assessing rheometry for measuring the viscosity-average degree of polymerisation of cellulose in paper degradation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Maraghechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Drieu la Rochelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruth Cardinaels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan P M Hoefnagels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restaurator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/res-2022-0025⟩</w:t>
+              <w:t xml:space="preserve">Heritage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40494-022-00855-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915438v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing rheometry for measuring the viscosity-average degree of polymerisation of cellulose in paper degradation studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siavash Maraghechi</w:t>
+                <w:t xml:space="preserve">A Versatile Shaping Method of Very‐High Loading Porous Solids Paper Adsorbent Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johan P M Hoefnagels</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Al Mohtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40494-022-00855-7⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2301343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202301343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960500v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing rheometry for measuring the viscosity-average degree of polymerisation of cellulose in paper degradation studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siavash Maraghechi</w:t>
+                <w:t xml:space="preserve">Mineral Clays for Cleaning Tidelines on Paper-Based Artworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimatou Desbrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalia Bajon-Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Hoefnagels</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Drieu la Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40494-022-00855-7⟩</w:t>
+              <w:t xml:space="preserve">Restaurator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.53-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/res-2022-0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800222v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling hydrolysis and oxidation of cellulose in permanent paper aged under atmospheric conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denise Ricard</w:t>
+                <w:t xml:space="preserve">Assessing rheometry for measuring the viscosity-average degree of polymerisation of cellulose in paper degradation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Maraghechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Cardinaels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hoefnagels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120727⟩</w:t>
+              <w:t xml:space="preserve">Heritage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 11 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40494-022-00855-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004126v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collaboration franco-canadienne : Memento papyri ou comment estimer la durée de vie du papier ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of historical paper induced by synchrotron X-ray technical examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Tétreault</w:t>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (8), pp.4347-4364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-022-04552-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913829v1</w:t>
+                <w:t xml:space="preserve">hal-03772595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of historical paper induced by synchrotron X-ray technical examination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurence Dupont</w:t>
+                <w:t xml:space="preserve">Routes to improve the strengthening of paper with aminoalkylalkoxysilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (8), pp.4347-4364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-022-04552-3⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-022-04906-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772595v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes to improve the strengthening of paper with aminoalkylalkoxysilanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une collaboration franco-canadienne : Memento papyri ou comment estimer la durée de vie du papier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Fichet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tétreault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La recherche culturelle à l’international (143), pp.35-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840271v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative assessment of VOCs emitted from cellulose acetate movie films by PTR-ToF-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short- and long-term effect of radiation damage in cotton paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOLEIL Highlights 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047421v1</w:t>
+                <w:t xml:space="preserve">hal-03423765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term effect of radiation damage in cotton paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative and qualitative assessment of VOCs emitted from cellulose acetate movie films by PTR-ToF-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLEIL Highlights 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423765v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and Long-Term Effects of X-ray Synchrotron Radiation on Cotton Paper</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La restauration des livres et documents endommagés par le feu : nouveaux matériaux et nouvelles méthodes, le projet CREMIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Missori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+                <w:t xml:space="preserve">Melania Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Zoleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00512⟩</w:t>
+              <w:t xml:space="preserve">La Revue de la BNU, Bibliothèque nationale et universitaire de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sauver, Conserver, Restituer, 21 (53-59), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.5394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927526v1</w:t>
+                <w:t xml:space="preserve">halshs-02907200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Reactivity of Aged Paper with Aminoalkylalkoxysilanes as Strengthening and Deacidification Agents</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short- and Long-Term Effects of X-ray Synchrotron Radiation on Cotton Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Missori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.0c00132⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (7), pp.2795-2807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887844v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stability of lignocellulosic papers strengthened and deacidified with aminoalkylalkoxysilanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the Reactivity of Aged Paper with Aminoalkylalkoxysilanes as Strengthening and Deacidification Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109413⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (5), pp.1943-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.0c00132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984447v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration des livres et documents endommagés par le feu : nouveaux matériaux et nouvelles méthodes, le projet CREMIB</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+                <w:t xml:space="preserve">Long-term stability of lignocellulosic papers strengthened and deacidified with aminoalkylalkoxysilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Zoleo</w:t>
+                <w:t xml:space="preserve">Camille Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de la BNU, Bibliothèque nationale et universitaire de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Sauver, Conserver, Restituer, 21 (53-59), </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.109413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rbnu.5394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02907200v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling considerations for the degradation of cellulosic paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tétreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,64 +2999,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tétreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 202, pp.172-185. </w:t>
@@ -3094,103 +3094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening naturally and artificially aged paper using polyaminoalkylalkoxysilane copolymer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (10), pp.6071-6082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3224,51 +3224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de traitements à base de polyaminoalkylalcoxysilanes pour la désacidification et le renforcement simultanés de documents anciens sur papier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,51 +3276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire SIBILLE-DE GRIMOÜARD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Support Tracé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18</w:t>
@@ -3349,103 +3349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of paper constituents on the efficiency of mechanical strengthening by polyaminoalkylalkoxysilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (12), pp.5671-5684. </w:t>
@@ -3483,51 +3483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of cellobiose in iron-containing solutions: towards a better understanding of the dominant mechanism of degradation of cellulosic paper by iron gall inks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3871,982 +3871,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychromie d'un modèle anatomique de Louis Auzoux : étude et élaboration d'un protocole de traitement à la gélatine</w:t>
+                <w:t xml:space="preserve">Degradation by-products of ancient paper leaves from wash waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Dumont</w:t>
+                <w:t xml:space="preserve">Maddalena Bronzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Papillon</w:t>
+                <w:t xml:space="preserve">Paolo Calvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation restauration des biens culturels </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 pp.8197-8205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5AY01114K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490939v1</w:t>
+                <w:t xml:space="preserve">hal-01490972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composés organiques volatils émis par les boîtes d’archives anciennes en bois</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of solid-phase microextraction on-fiber derivatization for the analysis of paper degradation compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Brarda-Wieber</w:t>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Colson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thao-Heu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Support Tracé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">E-Preservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.38-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943360v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of solid-phase microextraction on-fiber derivatization for the analysis of paper degradation compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polychromie d'un modèle anatomique de Louis Auzoux : étude et élaboration d'un protocole de traitement à la gélatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Egasse</w:t>
+                <w:t xml:space="preserve">Barbara Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Thao-Heu</w:t>
+                <w:t xml:space="preserve">Marie-Christine Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Preservation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, pp.38-49</w:t>
+              <w:t xml:space="preserve">Conservation restauration des biens culturels </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266870v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation by-products of ancient paper leaves from wash waters</w:t>
+                <w:t xml:space="preserve">Composés organiques volatils émis par les boîtes d’archives anciennes en bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Bronzato</w:t>
+                <w:t xml:space="preserve">Michel Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Calvini</w:t>
+                <w:t xml:space="preserve">Victoria Asensi Amorós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Federici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+                <w:t xml:space="preserve">Stéphane Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moreno Meneghetti</w:t>
+                <w:t xml:space="preserve">Jean-Michel Brarda-Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Support Tracé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490972v1</w:t>
+                <w:t xml:space="preserve">hal-01943360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paper strengthening by polyaminoalkylalkoxysilane copolymer networks applied by spray or immersion: a model study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THE ROLE OF GELATINE/ALUM SIZING IN THE DEGRADATION OF PAPER: A STUDY BY SIZE EXCLUSION CHROMATOGRAPHY IN LITHIUM CHLORIDE/N,N-DIMETHYLACETAMIDE USING MULTIANGLE LIGHT SCATTERING DETECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21, pp.705-715. </w:t>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (sup3), pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-013-0151-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/sic.2002.47.s3.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491042v1</w:t>
+                <w:t xml:space="preserve">hal-04720107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of cellulose at the wet-dry interface. II. Study of oxidation reactions and effect of antioxidants</w:t>
+                <w:t xml:space="preserve">A study of wet and dry strength properties of unaged and hygrothermally aged paper sheets reinforced with biopolymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myung-Joon Jeong</w:t>
+                <w:t xml:space="preserve">Abeer M Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E René de La Rie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hussein Abou-Yousef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El-Gendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina M Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (18), pp.40761-40774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.40761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491055v1</w:t>
+                <w:t xml:space="preserve">hal-01491001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of wet and dry strength properties of unaged and hygrothermally aged paper sheets reinforced with biopolymer composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abeer M Adel</w:t>
+                <w:t xml:space="preserve">Degradation of cellulose at the wet-dry interface. II. Study of oxidation reactions and effect of antioxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myung-Joon Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El-Gendy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E René de La Rie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 131 (18), pp.40761-40774. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.671 - 683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.40761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491001v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ROLE OF GELATINE/ALUM SIZING IN THE DEGRADATION OF PAPER: A STUDY BY SIZE EXCLUSION CHROMATOGRAPHY IN LITHIUM CHLORIDE/N,N-DIMETHYLACETAMIDE USING MULTIANGLE LIGHT SCATTERING DETECTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paper strengthening by polyaminoalkylalkoxysilane copolymer networks applied by spray or immersion: a model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (sup3), pp.59-64. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.705-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/sic.2002.47.s3.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-013-0151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720107v1</w:t>
+                <w:t xml:space="preserve">hal-01491042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of volatile compounds released by paper on cellulose degradation in ambient hygrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tétreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,51 +4958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desmazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, pp.217 - 226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5062,51 +5062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Seemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89, pp.301-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5166,51 +5166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ipert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5261,51 +5261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of cellulose at the wet-dry interface: I - study of the depolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myung-Joon Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,317 +5493,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Study and Conservation - Treatment of a Horse Model by Dr Auzoux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Dumont</w:t>
+                <w:t xml:space="preserve">Chemical and Physicochemical Investigation of an Aminoalkylalkoxysilane As Strengthening Agent for Cellulosic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël-François Jeannel</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste D 'Espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56, pp.58 - 74. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (6), pp.2082 - 2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/sic.2011.56.1.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm200371u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491175v1</w:t>
+                <w:t xml:space="preserve">hal-01491189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Physicochemical Investigation of an Aminoalkylalkoxysilane As Strengthening Agent for Cellulosic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Souguir</w:t>
+                <w:t xml:space="preserve">Technical Study and Conservation - Treatment of a Horse Model by Dr Auzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste D 'Espinose de Lacaillerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cheradame</w:t>
+                <w:t xml:space="preserve">Gaël-François Jeannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (6), pp.2082 - 2091. </w:t>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.58 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm200371u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/sic.2011.56.1.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491189v1</w:t>
+                <w:t xml:space="preserve">hal-01491175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass deacidification and reinforcement of papers and books VI - Study of aminopropylmethyldiethoxysilane treated papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Cheradame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5850,77 +5850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission rates of volatile organic compounds from paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Egasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5952,490 +5952,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Brown Lines in Paper: Characterization of Cellulose Degradation at the Wet-Dry Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of LightCheck ® Ultra A NOVEL DOSIMETER FOR MONITORING LIGHTING CONDITIONS OF HIGHLY PHOTOSENSITIVE ARTEFACTS IN MUSEUMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E René de La Rie</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Cucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.49-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491246v1</w:t>
+                <w:t xml:space="preserve">hal-01491213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un diagnostic non-destructif de l'état de conservation des documents graphiques : une nouvelle approche analytique intégrée de caractérisation du papier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of Brown Lines in Paper: Characterization of Cellulose Degradation at the Wet-Dry Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E René de La Rie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (9), pp.2546-2552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm8006067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734438v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass deacidification of papers and books: V. Fungistatic properties of papers treated with aminoalkylalkoxysilanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un diagnostic non-destructif de l'état de conservation des documents graphiques : une nouvelle approche analytique intégrée de caractérisation du papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cheradame</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hors-série - Actes du colloque Science des Matériaux du Patrimoine Culturel, pp.146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491225v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of LightCheck ® Ultra A NOVEL DOSIMETER FOR MONITORING LIGHTING CONDITIONS OF HIGHLY PHOTOSENSITIVE ARTEFACTS IN MUSEUMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass deacidification of papers and books: V. Fungistatic properties of papers treated with aminoalkylalkoxysilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalanirina Sylvia Rakotonirainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ipert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2007.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491213v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass deacidification of papers and books. IV - A study of papers treated with aminoalkylalkoxysilanes and their resistance to ageing</w:t>
               </w:r>
@@ -6540,209 +6540,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of size-exclusion chromatography and viscometry for the characterisation of cellulose</w:t>
+                <w:t xml:space="preserve">Conformation and dn/dc determination of cellulose in N,N-dimethylacetamide containing lithium chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Mortha</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Harrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2003.11.002⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58, pp.233 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720147v1</w:t>
+                <w:t xml:space="preserve">hal-04720155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation and dn/dc determination of cellulose in N,N-dimethylacetamide containing lithium chloride</w:t>
+                <w:t xml:space="preserve">Comparative evaluation of size-exclusion chromatography and viscometry for the characterisation of cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Harrison</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mortha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 58, pp.233 - 243. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1026 (1-2), pp.129 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2003.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720155v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose in lithium chloride/N,N-dimethylacetamide, optimisation of a dissolution method using paper substrates and stability of the solutions</w:t>
               </w:r>
@@ -7035,882 +7035,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragilisation des fibres et des liaisons interfibres dans de papier vieilli : lien entre structure, propriétés et durabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vibert</w:t>
+                <w:t xml:space="preserve">New technologies for the conservation of fire-damaged manuscript heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Zoleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème colloque national "DÉformation des POlymères Solides''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">Care and Conservation of Manuscripts 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Copenhagen, Apr 2023, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371261v1</w:t>
+                <w:t xml:space="preserve">hal-04371227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the degradation of cellulose in permanent paper under archival conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fragilisation des fibres et des liaisons interfibres dans de papier vieilli : lien entre structure, propriétés et durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Polymer Degradation Discussion Group Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">31ème colloque national "DÉformation des POlymères Solides''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371294v1</w:t>
+                <w:t xml:space="preserve">hal-04371261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technologies for the conservation of fire-damaged manuscript heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melania Zanetti</w:t>
+                <w:t xml:space="preserve">Modelling the degradation of cellulose in permanent paper under archival conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfonso Zoleo</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Care and Conservation of Manuscripts 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Copenhagen, Apr 2023, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">34th Polymer Degradation Discussion Group Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371227v1</w:t>
+                <w:t xml:space="preserve">hal-04371294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new MOF paper sheet for air purification in cultural heritage institutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tignol</w:t>
+                <w:t xml:space="preserve">Quantification of acids and chromophores in permanent paper upon accelerated ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Int. Conf Indoor Air Quality in Heritage and Historic Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des préventeurs universitaires et techniciens de conservation (APRÉVU), Sep 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">15th International Conference Indoor Air Quality in Heritage and Historic Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797461v1</w:t>
+                <w:t xml:space="preserve">hal-03797469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-properties relationship in artificially aged paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new MOF paper sheet for air purification in cultural heritage institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pimenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vibert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">15th Int. Conf Indoor Air Quality in Heritage and Historic Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des préventeurs universitaires et techniciens de conservation (APRÉVU), Sep 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798993v1</w:t>
+                <w:t xml:space="preserve">hal-03797461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DURABILITY OF PERMAMENT PAPER UNDER STORAGE CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM -CC Graphical Documents Interim Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of acids and chromophores in permanent paper upon accelerated ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structure-properties relationship in artificially aged paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference Indoor Air Quality in Heritage and Historic Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797469v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF A MULTIFUNCTIONAL POLYSILOXANE BASED CONSERVATION TREATMENT FOR BRITTLE PAPER: THE APPLICATION TO AGED NEWSPRINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Cheradame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7948,103 +7948,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new conservation treatment for strengthening and deacidification of paper using polysiloxane networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCH 2014 - Third International Congress on Chemistry for Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. Manfred Schreiner &amp; Dr. Rita Wiesinger, Jul 2014, Vienne, Austria</w:t>
@@ -8136,528 +8136,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards non-destructive strategies for the diagnostic of paper deterioration - a novel analytical approach for paper characterisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission rates of VOC from paper versus cellulose degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Egasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting "VOCs in paper conservation research", British Library Centre for Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">COST D42 Workshop : "Information preservation for the 21st century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701706v1</w:t>
+                <w:t xml:space="preserve">hal-00701712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF VOC FROM PAPER AND MACROMOLECULAR CHARACTERISATION OF CELLULOSE: AN INTEGRATED APPROACH TO PAPER DEGRADATION</w:t>
+                <w:t xml:space="preserve">Towards non-destructive strategies for the diagnostic of paper deterioration - a novel analytical approach for paper characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Egasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-destructive investigations and microanalysis for the diagnostics and conservation of cultural and environmental heritage - ART 2008 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Jerusalem, Israel. pp.112</w:t>
+              <w:t xml:space="preserve">Meeting "VOCs in paper conservation research", British Library Centre for Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701711v1</w:t>
+                <w:t xml:space="preserve">hal-00701706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission rates of VOC from paper versus cellulose degradation: an integrated approach to paper characterisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">ANALYSIS OF VOC FROM PAPER AND MACROMOLECULAR CHARACTERISATION OF CELLULOSE: AN INTEGRATED APPROACH TO PAPER DEGRADATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Indoor Air Quality Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.22</w:t>
+              <w:t xml:space="preserve">Non-destructive investigations and microanalysis for the diagnostics and conservation of cultural and environmental heritage - ART 2008 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Jerusalem, Israel. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701710v1</w:t>
+                <w:t xml:space="preserve">hal-00701711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission rates of VOC from paper versus cellulose degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Emission rates of VOC from paper versus cellulose degradation: an integrated approach to paper characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Egasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST D42 Workshop : "Information preservation for the 21st century"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">8th Indoor Air Quality Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701712v1</w:t>
+                <w:t xml:space="preserve">hal-00701710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un diagnostic non-destructif de l'état de conservation des documents graphiques : une nouvelle approche analytique intégrée de caractérisation du papier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Egasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sciences des Matériaux du Patrimoine Culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8740,51 +8740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8816,273 +8816,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF-Paper Composite for the capture of VOCs From laboratory prototype to a robust product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reductive and Oxidative Bleaching of Aged Lignocellulosic Papers: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Viravaux</w:t>
+                <w:t xml:space="preserve">Estelle van Geyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Tignol</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Mederos-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Smart Materials for Energy Efficient Built Environment Control. Smart Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">#IconBPG25 Conservation Uncovered: Investigation and Discovery in Treatment and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, London, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462605v1</w:t>
+                <w:t xml:space="preserve">hal-05355991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive and Oxidative Bleaching of Aged Lignocellulosic Papers: A Comparative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
+                <w:t xml:space="preserve">MOF-Paper Composite for the capture of VOCs From laboratory prototype to a robust product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Viravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Tignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pereira Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#IconBPG25 Conservation Uncovered: Investigation and Discovery in Treatment and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">1st International Symposium on Smart Materials for Energy Efficient Built Environment Control. Smart Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355991v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel green process for the preparation of high MOF loading paper membrane</w:t>
               </w:r>
@@ -9094,77 +9094,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pereira Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 French MOFs, COFs and Porous Polymers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9189,103 +9189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the interactions and reactions in naturally aged newsprint papers strengthened with polysiloxane copolymer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage Sciences and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9310,103 +9310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation Treatment of Newsprint Paper by Polysiloxanes. Study of interpenetrating networks for strengthening and deacidification (CoMPresSil project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural heritage conservation science and sustainable development: experience, research, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9463,103 +9463,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should We Discard Historical Wooden Archival Boxes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Asensi Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brarda-Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mieke Adriaens, Susie Bioletti and Ira Rabin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Interactions Between Cultural Artefacts and Indoor Environment</w:t>
@@ -9663,77 +9663,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pereira Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2023166265. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10309,51 +10309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0341-4850" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-3093-2014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/authid/detail.uri?authorId=56284516200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne-laurence.dupont@mnhn.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tignol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Pinto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.12.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ricard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05683-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Severino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ranza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Neves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2024.2364997" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T&#233;treault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vedoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;gin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris Lacombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05529-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202301343" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimatou Desbri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Bajon-Bouzid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drieu la Rochelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/res-2022-0025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Maraghechi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cardinaels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris-Lacombe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P M Hoefnagels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-022-00855-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoefnagels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120727" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean T&#233;treault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04552-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04906-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Missori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00512" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887844v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00132" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piovesan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zanetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Bertoncello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Zoleo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.5394" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris-Lacombe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2156-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;au" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;gin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.08.134" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1955-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire SIBILLE-DE GRIMO&#220;ARD" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1513-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lauron-Pernot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina M Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1434-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sladkevich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Seghouane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cole Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9916-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Montes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tello Burgos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Espejo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7149/OPA.49.3.49006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dumont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Papillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Asensi Amor&#243;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brarda-Wieber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01266870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Bronzato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calvini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Federici" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Meneghetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AY01114K" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-0151-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Joon Jeong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ren&#233; de La Rie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.080" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491001v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer M Adel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Yousef" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Gendy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40761" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/sic.2002.47.s3.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.05.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria L&#243;pez-Montes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazi&#232;res" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.04.020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Seemann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.12.032" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00793314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ipert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cheradame" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ren&#233; de La Rie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9722-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mortha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20957h" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l-Fran&#231;ois Jeannel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/sic.2011.56.1.58" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491189v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D 'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200371u" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151326v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm8006067" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734438v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalanirina Sylvia Rakotonirainy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.12.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Cucci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ipert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lav&#233;drine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Begin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Rousset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720147v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2003.11.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720155v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Harrison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.07.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0032-3861(03)00398-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00010-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gourmellen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laporte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371261v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371227v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797461v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798993v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mouchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151289v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151374v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701711v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701712v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jallu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462605v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Viravaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Tignol" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira Pimenta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle van Geyts" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mederos-Henry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371343v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477096v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Asensi Amoros" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acco.be" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671257v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462395v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232436v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01115774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671280v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0341-4850" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-3093-2014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/authid/detail.uri?authorId=56284516200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne-laurence.dupont@mnhn.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tignol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Pinto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.12.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2024.2364997" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ricard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05683-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370745v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Severino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ranza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Neves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120727" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T&#233;treault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vedoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;gin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris Lacombe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05529-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Maraghechi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cardinaels" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris-Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P M Hoefnagels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-022-00855-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202301343" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimatou Desbri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Bajon-Bouzid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drieu la Rochelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/res-2022-0025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoefnagels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04552-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04906-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean T&#233;treault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zanetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Bertoncello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Zoleo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.5394" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927526v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Missori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00512" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887844v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piovesan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris-Lacombe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2156-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;au" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;gin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.08.134" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1955-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire SIBILLE-DE GRIMO&#220;ARD" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1513-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lauron-Pernot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina M Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1434-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sladkevich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Seghouane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cole Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9916-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Montes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tello Burgos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Espejo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7149/OPA.49.3.49006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Bronzato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calvini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Federici" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Meneghetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AY01114K" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01266870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Papillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943360v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Asensi Amor&#243;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brarda-Wieber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/sic.2002.47.s3.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491001v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer M Adel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Yousef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Gendy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Joon Jeong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ren&#233; de La Rie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.080" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-0151-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.05.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria L&#243;pez-Montes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazi&#232;res" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.04.020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Seemann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.12.032" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00793314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ipert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cheradame" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ren&#233; de La Rie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9722-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mortha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20957h" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491189v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D 'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200371u" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l-Fran&#231;ois Jeannel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/sic.2011.56.1.58" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151326v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491213v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Cucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bacci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm8006067" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734438v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalanirina Sylvia Rakotonirainy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.12.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ipert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lav&#233;drine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Begin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Rousset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Harrison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.07.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2003.11.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0032-3861(03)00398-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00010-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gourmellen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laporte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371261v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797461v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mouchard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151289v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151374v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701706v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701711v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jallu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle van Geyts" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mederos-Henry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462605v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Viravaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Tignol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira Pimenta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371343v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477096v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Asensi Amoros" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acco.be" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671257v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462395v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232436v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01115774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671280v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>