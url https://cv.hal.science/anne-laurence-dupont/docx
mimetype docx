--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -566,2341 +566,2341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Preservation of Photographs in a Hot and Humid Climate: Dry Cabinets and Metal–Organic Framework Paper Composites</w:t>
+                <w:t xml:space="preserve">Relationship between chemical and mechanical degradation of aged paper: fibre versus fibre–fibre bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+                <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Serre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Pimenta</w:t>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Passas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00393630.2024.2364997⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.1855-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05683-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834726v1</w:t>
+                <w:t xml:space="preserve">hal-04380482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between chemical and mechanical degradation of aged paper: fibre versus fibre–fibre bonds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron(III) based Metal-Organic Frameworks in cellulose acetate film preservation: Fundamental aspects and first application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Passas</w:t>
+                <w:t xml:space="preserve">Abeer Al Mohtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Ricard</w:t>
+                <w:t xml:space="preserve">Maria Inês Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Ranza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05683-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (1), pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380482v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron(III) based Metal-Organic Frameworks in cellulose acetate film preservation: Fundamental aspects and first application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Inês Severino</w:t>
+                <w:t xml:space="preserve">Sustainable Preservation of Photographs in a Hot and Humid Climate: Dry Cabinets and Metal–Organic Framework Paper Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Neves</w:t>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 66 (1), pp.236-243. </w:t>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (sup1), pp.190-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00393630.2024.2364997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370745v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling hydrolysis and oxidation of cellulose in permanent paper aged under atmospheric conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the degradation of acidic and alkaline printing paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fayolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denise Ricard</w:t>
+                <w:t xml:space="preserve">J. Tétreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vedoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bégin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paris Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120727⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05529-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004126v1</w:t>
+                <w:t xml:space="preserve">hal-04258998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the degradation of acidic and alkaline printing paper</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing rheometry for measuring the viscosity-average degree of polymerisation of cellulose in paper degradation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Paris Lacombe</w:t>
+                <w:t xml:space="preserve">Siavash Maraghechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Cardinaels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan P M Hoefnagels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05529-6⟩</w:t>
+              <w:t xml:space="preserve">Heritage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40494-022-00855-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258998v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing rheometry for measuring the viscosity-average degree of polymerisation of cellulose in paper degradation studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siavash Maraghechi</w:t>
+                <w:t xml:space="preserve">A Versatile Shaping Method of Very‐High Loading Porous Solids Paper Adsorbent Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johan P M Hoefnagels</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Al Mohtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40494-022-00855-7⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2301343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202301343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960500v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Shaping Method of Very‐High Loading Porous Solids Paper Adsorbent Composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Pimenta</w:t>
+                <w:t xml:space="preserve">Mineral Clays for Cleaning Tidelines on Paper-Based Artworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimatou Desbrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalia Bajon-Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Drieu la Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202301343⟩</w:t>
+              <w:t xml:space="preserve">Restaurator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.53-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/res-2022-0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346812v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral Clays for Cleaning Tidelines on Paper-Based Artworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alimatou Desbrière</w:t>
+                <w:t xml:space="preserve">Assessing rheometry for measuring the viscosity-average degree of polymerisation of cellulose in paper degradation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Maraghechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thalia Bajon-Bouzid</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Cardinaels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Drieu la Rochelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johan Hoefnagels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restaurator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/res-2022-0025⟩</w:t>
+              <w:t xml:space="preserve">Heritage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 11 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40494-022-00855-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915438v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing rheometry for measuring the viscosity-average degree of polymerisation of cellulose in paper degradation studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siavash Maraghechi</w:t>
+                <w:t xml:space="preserve">Decoupling hydrolysis and oxidation of cellulose in permanent paper aged under atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40494-022-00855-7⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 310, pp.120727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.120727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800222v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of historical paper induced by synchrotron X-ray technical examination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une collaboration franco-canadienne : Memento papyri ou comment estimer la durée de vie du papier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gimat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurence Dupont</w:t>
+                <w:t xml:space="preserve">Jean Tétreault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La recherche culturelle à l’international (143), pp.35-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772595v1</w:t>
+                <w:t xml:space="preserve">hal-03913829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routes to improve the strengthening of paper with aminoalkylalkoxysilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-022-04906-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collaboration franco-canadienne : Memento papyri ou comment estimer la durée de vie du papier ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Tétreault</w:t>
+                <w:t xml:space="preserve">Degradation of historical paper induced by synchrotron X-ray technical examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (8), pp.4347-4364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-022-04552-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913829v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term effect of radiation damage in cotton paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative and qualitative assessment of VOCs emitted from cellulose acetate movie films by PTR-ToF-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLEIL Highlights 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423765v1</w:t>
+                <w:t xml:space="preserve">hal-03047421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative assessment of VOCs emitted from cellulose acetate movie films by PTR-ToF-MS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short- and long-term effect of radiation damage in cotton paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schoeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOLEIL Highlights 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047421v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration des livres et documents endommagés par le feu : nouveaux matériaux et nouvelles méthodes, le projet CREMIB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short- and Long-Term Effects of X-ray Synchrotron Radiation on Cotton Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melania Zanetti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alfonso Zoleo</w:t>
+                <w:t xml:space="preserve">Mauro Missori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de la BNU, Bibliothèque nationale et universitaire de Strasbourg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rbnu.5394⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (7), pp.2795-2807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02907200v1</w:t>
+                <w:t xml:space="preserve">hal-02927526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and Long-Term Effects of X-ray Synchrotron Radiation on Cotton Paper</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Reactivity of Aged Paper with Aminoalkylalkoxysilanes as Strengthening and Deacidification Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.0c00512⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (5), pp.1943-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.0c00132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927526v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Reactivity of Aged Paper with Aminoalkylalkoxysilanes as Strengthening and Deacidification Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Long-term stability of lignocellulosic papers strengthened and deacidified with aminoalkylalkoxysilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.0c00132⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.109413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887844v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stability of lignocellulosic papers strengthened and deacidified with aminoalkylalkoxysilanes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+                <w:t xml:space="preserve">La restauration des livres et documents endommagés par le feu : nouveaux matériaux et nouvelles méthodes, le projet CREMIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Piovesan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odile Fichet</w:t>
+                <w:t xml:space="preserve">Alfonso Zoleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.109413. </w:t>
+              <w:t xml:space="preserve">La Revue de la BNU, Bibliothèque nationale et universitaire de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sauver, Conserver, Restituer, 21 (53-59), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.5394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984447v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02907200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling considerations for the degradation of cellulosic paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tétreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,64 +2999,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tétreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 202, pp.172-185. </w:t>
@@ -3094,103 +3094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening naturally and artificially aged paper using polyaminoalkylalkoxysilane copolymer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (10), pp.6071-6082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3224,51 +3224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de traitements à base de polyaminoalkylalcoxysilanes pour la désacidification et le renforcement simultanés de documents anciens sur papier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,51 +3276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire SIBILLE-DE GRIMOÜARD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Support Tracé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18</w:t>
@@ -3349,103 +3349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of paper constituents on the efficiency of mechanical strengthening by polyaminoalkylalkoxysilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Paris-Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (12), pp.5671-5684. </w:t>
@@ -3483,51 +3483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of cellobiose in iron-containing solutions: towards a better understanding of the dominant mechanism of degradation of cellulosic paper by iron gall inks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3871,982 +3871,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation by-products of ancient paper leaves from wash waters</w:t>
+                <w:t xml:space="preserve">Polychromie d'un modèle anatomique de Louis Auzoux : étude et élaboration d'un protocole de traitement à la gélatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Bronzato</w:t>
+                <w:t xml:space="preserve">Barbara Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Calvini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlo Federici</w:t>
+                <w:t xml:space="preserve">Marie-Christine Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conservation restauration des biens culturels </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.11-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490972v1</w:t>
+                <w:t xml:space="preserve">hal-01490939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of solid-phase microextraction on-fiber derivatization for the analysis of paper degradation compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composés organiques volatils émis par les boîtes d’archives anciennes en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Asensi Amorós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+                <w:t xml:space="preserve">Jean-Michel Brarda-Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Preservation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, pp.38-49</w:t>
+              <w:t xml:space="preserve">Support Tracé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266870v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychromie d'un modèle anatomique de Louis Auzoux : étude et élaboration d'un protocole de traitement à la gélatine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of solid-phase microextraction on-fiber derivatization for the analysis of paper degradation compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Dumont</w:t>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Papillon</w:t>
+                <w:t xml:space="preserve">Sylvie Thao-Heu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation restauration des biens culturels </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33, pp.11-22</w:t>
+              <w:t xml:space="preserve">E-Preservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.38-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490939v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composés organiques volatils émis par les boîtes d’archives anciennes en bois</w:t>
+                <w:t xml:space="preserve">Degradation by-products of ancient paper leaves from wash waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dubus</w:t>
+                <w:t xml:space="preserve">Maddalena Bronzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Asensi Amorós</w:t>
+                <w:t xml:space="preserve">Paolo Calvini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bouvet</w:t>
+                <w:t xml:space="preserve">Carlo Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Brarda-Wieber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Colson</w:t>
+                <w:t xml:space="preserve">Moreno Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Support Tracé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 pp.8197-8205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5AY01114K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943360v1</w:t>
+                <w:t xml:space="preserve">hal-01490972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ROLE OF GELATINE/ALUM SIZING IN THE DEGRADATION OF PAPER: A STUDY BY SIZE EXCLUSION CHROMATOGRAPHY IN LITHIUM CHLORIDE/N,N-DIMETHYLACETAMIDE USING MULTIANGLE LIGHT SCATTERING DETECTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of wet and dry strength properties of unaged and hygrothermally aged paper sheets reinforced with biopolymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer M Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou-Yousef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El-Gendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina M Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/sic.2002.47.s3.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (18), pp.40761-40774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.40761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720107v1</w:t>
+                <w:t xml:space="preserve">hal-01491001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of wet and dry strength properties of unaged and hygrothermally aged paper sheets reinforced with biopolymer composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abeer M Adel</w:t>
+                <w:t xml:space="preserve">Degradation of cellulose at the wet-dry interface. II. Study of oxidation reactions and effect of antioxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myung-Joon Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E René de La Rie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.40761⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.671 - 683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491001v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of cellulose at the wet-dry interface. II. Study of oxidation reactions and effect of antioxidants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myung-Joon Jeong</w:t>
+                <w:t xml:space="preserve">Paper strengthening by polyaminoalkylalkoxysilane copolymer networks applied by spray or immersion: a model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101, pp.671 - 683. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.705-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.09.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-013-0151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491055v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paper strengthening by polyaminoalkylalkoxysilane copolymer networks applied by spray or immersion: a model study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THE ROLE OF GELATINE/ALUM SIZING IN THE DEGRADATION OF PAPER: A STUDY BY SIZE EXCLUSION CHROMATOGRAPHY IN LITHIUM CHLORIDE/N,N-DIMETHYLACETAMIDE USING MULTIANGLE LIGHT SCATTERING DETECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21, pp.705-715. </w:t>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (sup3), pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-013-0151-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/sic.2002.47.s3.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491042v1</w:t>
+                <w:t xml:space="preserve">hal-04720107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of volatile compounds released by paper on cellulose degradation in ambient hygrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tétreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,51 +4958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desmazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, pp.217 - 226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5062,51 +5062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Seemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89, pp.301-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5166,51 +5166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ipert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5261,51 +5261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of cellulose at the wet-dry interface: I - study of the depolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myung-Joon Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,317 +5493,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Physicochemical Investigation of an Aminoalkylalkoxysilane As Strengthening Agent for Cellulosic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Souguir</w:t>
+                <w:t xml:space="preserve">Technical Study and Conservation - Treatment of a Horse Model by Dr Auzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste D 'Espinose de Lacaillerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cheradame</w:t>
+                <w:t xml:space="preserve">Gaël-François Jeannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (6), pp.2082 - 2091. </w:t>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.58 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm200371u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/sic.2011.56.1.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491189v1</w:t>
+                <w:t xml:space="preserve">hal-01491175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Study and Conservation - Treatment of a Horse Model by Dr Auzoux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Dumont</w:t>
+                <w:t xml:space="preserve">Chemical and Physicochemical Investigation of an Aminoalkylalkoxysilane As Strengthening Agent for Cellulosic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël-François Jeannel</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste D 'Espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56, pp.58 - 74. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (6), pp.2082 - 2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/sic.2011.56.1.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm200371u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491175v1</w:t>
+                <w:t xml:space="preserve">hal-01491189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass deacidification and reinforcement of papers and books VI - Study of aminopropylmethyldiethoxysilane treated papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Cheradame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5850,77 +5850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission rates of volatile organic compounds from paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Egasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5952,490 +5952,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of LightCheck ® Ultra A NOVEL DOSIMETER FOR MONITORING LIGHTING CONDITIONS OF HIGHLY PHOTOSENSITIVE ARTEFACTS IN MUSEUMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of Brown Lines in Paper: Characterization of Cellulose Degradation at the Wet-Dry Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E René de La Rie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (9), pp.2546-2552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm8006067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491213v1</w:t>
+                <w:t xml:space="preserve">hal-01491246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Brown Lines in Paper: Characterization of Cellulose Degradation at the Wet-Dry Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un diagnostic non-destructif de l'état de conservation des documents graphiques : une nouvelle approche analytique intégrée de caractérisation du papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E René de La Rie</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hors-série - Actes du colloque Science des Matériaux du Patrimoine Culturel, pp.146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491246v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un diagnostic non-destructif de l'état de conservation des documents graphiques : une nouvelle approche analytique intégrée de caractérisation du papier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass deacidification of papers and books: V. Fungistatic properties of papers treated with aminoalkylalkoxysilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalanirina Sylvia Rakotonirainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ipert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2007.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734438v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass deacidification of papers and books: V. Fungistatic properties of papers treated with aminoalkylalkoxysilanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of LightCheck ® Ultra A NOVEL DOSIMETER FOR MONITORING LIGHTING CONDITIONS OF HIGHLY PHOTOSENSITIVE ARTEFACTS IN MUSEUMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Cucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malalanirina Sylvia Rakotonirainy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Claudine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53, pp.49-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491225v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass deacidification of papers and books. IV - A study of papers treated with aminoalkylalkoxysilanes and their resistance to ageing</w:t>
               </w:r>
@@ -7035,882 +7035,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technologies for the conservation of fire-damaged manuscript heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melania Zanetti</w:t>
+                <w:t xml:space="preserve">Fragilisation des fibres et des liaisons interfibres dans de papier vieilli : lien entre structure, propriétés et durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfonso Zoleo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Care and Conservation of Manuscripts 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Copenhagen, Apr 2023, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">31ème colloque national "DÉformation des POlymères Solides''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371227v1</w:t>
+                <w:t xml:space="preserve">hal-04371261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragilisation des fibres et des liaisons interfibres dans de papier vieilli : lien entre structure, propriétés et durabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling the degradation of cellulose in permanent paper under archival conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème colloque national "DÉformation des POlymères Solides''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">34th Polymer Degradation Discussion Group Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371261v1</w:t>
+                <w:t xml:space="preserve">hal-04371294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the degradation of cellulose in permanent paper under archival conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denise Ricard</w:t>
+                <w:t xml:space="preserve">New technologies for the conservation of fire-damaged manuscript heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Zoleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Polymer Degradation Discussion Group Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Care and Conservation of Manuscripts 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Copenhagen, Apr 2023, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371294v1</w:t>
+                <w:t xml:space="preserve">hal-04371227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of acids and chromophores in permanent paper upon accelerated ageing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denise Ricard</w:t>
+                <w:t xml:space="preserve">A new MOF paper sheet for air purification in cultural heritage institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pimenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference Indoor Air Quality in Heritage and Historic Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">15th Int. Conf Indoor Air Quality in Heritage and Historic Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des préventeurs universitaires et techniciens de conservation (APRÉVU), Sep 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797469v1</w:t>
+                <w:t xml:space="preserve">hal-03797461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new MOF paper sheet for air purification in cultural heritage institutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tignol</w:t>
+                <w:t xml:space="preserve">DURABILITY OF PERMAMENT PAPER UNDER STORAGE CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Int. Conf Indoor Air Quality in Heritage and Historic Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des préventeurs universitaires et techniciens de conservation (APRÉVU), Sep 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">ICOM -CC Graphical Documents Interim Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797461v1</w:t>
+                <w:t xml:space="preserve">hal-03798922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DURABILITY OF PERMAMENT PAPER UNDER STORAGE CONDITIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Structure-properties relationship in artificially aged paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Ricard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM -CC Graphical Documents Interim Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, online, France</w:t>
+              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798922v1</w:t>
+                <w:t xml:space="preserve">hal-03798993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-properties relationship in artificially aged paper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quantification of acids and chromophores in permanent paper upon accelerated ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">15th International Conference Indoor Air Quality in Heritage and Historic Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798993v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF A MULTIFUNCTIONAL POLYSILOXANE BASED CONSERVATION TREATMENT FOR BRITTLE PAPER: THE APPLICATION TO AGED NEWSPRINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Cheradame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7948,103 +7948,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new conservation treatment for strengthening and deacidification of paper using polysiloxane networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCH 2014 - Third International Congress on Chemistry for Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. Manfred Schreiner &amp; Dr. Rita Wiesinger, Jul 2014, Vienne, Austria</w:t>
@@ -8136,528 +8136,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission rates of VOC from paper versus cellulose degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Towards non-destructive strategies for the diagnostic of paper deterioration - a novel analytical approach for paper characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Egasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST D42 Workshop : "Information preservation for the 21st century"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">Meeting "VOCs in paper conservation research", British Library Centre for Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701712v1</w:t>
+                <w:t xml:space="preserve">hal-00701706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards non-destructive strategies for the diagnostic of paper deterioration - a novel analytical approach for paper characterisation</w:t>
+                <w:t xml:space="preserve">ANALYSIS OF VOC FROM PAPER AND MACROMOLECULAR CHARACTERISATION OF CELLULOSE: AN INTEGRATED APPROACH TO PAPER DEGRADATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Egasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting "VOCs in paper conservation research", British Library Centre for Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Non-destructive investigations and microanalysis for the diagnostics and conservation of cultural and environmental heritage - ART 2008 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Jerusalem, Israel. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701706v1</w:t>
+                <w:t xml:space="preserve">hal-00701711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF VOC FROM PAPER AND MACROMOLECULAR CHARACTERISATION OF CELLULOSE: AN INTEGRATED APPROACH TO PAPER DEGRADATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission rates of VOC from paper versus cellulose degradation: an integrated approach to paper characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-destructive investigations and microanalysis for the diagnostics and conservation of cultural and environmental heritage - ART 2008 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Jerusalem, Israel. pp.112</w:t>
+              <w:t xml:space="preserve">8th Indoor Air Quality Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701711v1</w:t>
+                <w:t xml:space="preserve">hal-00701710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission rates of VOC from paper versus cellulose degradation: an integrated approach to paper characterisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Emission rates of VOC from paper versus cellulose degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Egasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Indoor Air Quality Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.22</w:t>
+              <w:t xml:space="preserve">COST D42 Workshop : "Information preservation for the 21st century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701710v1</w:t>
+                <w:t xml:space="preserve">hal-00701712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un diagnostic non-destructif de l'état de conservation des documents graphiques : une nouvelle approche analytique intégrée de caractérisation du papier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Egasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sciences des Matériaux du Patrimoine Culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8740,51 +8740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Merland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8816,273 +8816,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive and Oxidative Bleaching of Aged Lignocellulosic Papers: A Comparative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
+                <w:t xml:space="preserve">MOF-Paper Composite for the capture of VOCs From laboratory prototype to a robust product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Viravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Tignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pereira Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">#IconBPG25 Conservation Uncovered: Investigation and Discovery in Treatment and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">1st International Symposium on Smart Materials for Energy Efficient Built Environment Control. Smart Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355991v1</w:t>
+                <w:t xml:space="preserve">hal-05462605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF-Paper Composite for the capture of VOCs From laboratory prototype to a robust product</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Edouard Tignol</w:t>
+                <w:t xml:space="preserve">Reductive and Oxidative Bleaching of Aged Lignocellulosic Papers: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Nouar</w:t>
+                <w:t xml:space="preserve">Estelle van Geyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Pereira Pimenta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Mederos-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Smart Materials for Energy Efficient Built Environment Control. Smart Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">#IconBPG25 Conservation Uncovered: Investigation and Discovery in Treatment and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, London, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462605v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel green process for the preparation of high MOF loading paper membrane</w:t>
               </w:r>
@@ -9094,77 +9094,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pereira Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 French MOFs, COFs and Porous Polymers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9189,103 +9189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the interactions and reactions in naturally aged newsprint papers strengthened with polysiloxane copolymer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Ferrandin-Schoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage Sciences and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9310,103 +9310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation Treatment of Newsprint Paper by Polysiloxanes. Study of interpenetrating networks for strengthening and deacidification (CoMPresSil project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre-Francke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural heritage conservation science and sustainable development: experience, research, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9463,103 +9463,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should We Discard Historical Wooden Archival Boxes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Asensi Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brarda-Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mieke Adriaens, Susie Bioletti and Ira Rabin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Interactions Between Cultural Artefacts and Indoor Environment</w:t>
@@ -9663,77 +9663,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pereira Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2023166265. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10309,51 +10309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0341-4850" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-3093-2014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/authid/detail.uri?authorId=56284516200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne-laurence.dupont@mnhn.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tignol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Pinto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.12.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2024.2364997" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ricard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05683-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370745v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Severino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ranza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Neves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120727" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T&#233;treault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vedoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;gin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris Lacombe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05529-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Maraghechi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cardinaels" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris-Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P M Hoefnagels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-022-00855-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202301343" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimatou Desbri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Bajon-Bouzid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drieu la Rochelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/res-2022-0025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoefnagels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04552-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04906-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean T&#233;treault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zanetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Bertoncello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Zoleo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.5394" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927526v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Missori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00512" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887844v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piovesan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris-Lacombe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2156-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;au" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;gin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.08.134" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1955-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire SIBILLE-DE GRIMO&#220;ARD" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1513-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lauron-Pernot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina M Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1434-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sladkevich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Seghouane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cole Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9916-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Montes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tello Burgos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Espejo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7149/OPA.49.3.49006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Bronzato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calvini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Federici" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Meneghetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AY01114K" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01266870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Papillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943360v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Asensi Amor&#243;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brarda-Wieber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/sic.2002.47.s3.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491001v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer M Adel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Yousef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Gendy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Joon Jeong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ren&#233; de La Rie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.080" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-0151-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.05.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria L&#243;pez-Montes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazi&#232;res" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.04.020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Seemann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.12.032" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00793314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ipert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cheradame" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ren&#233; de La Rie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9722-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mortha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20957h" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491189v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D 'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200371u" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l-Fran&#231;ois Jeannel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/sic.2011.56.1.58" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151326v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491213v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Cucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bacci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm8006067" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734438v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalanirina Sylvia Rakotonirainy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.12.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ipert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lav&#233;drine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Begin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Rousset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Harrison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.07.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2003.11.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0032-3861(03)00398-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00010-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gourmellen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laporte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371261v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797461v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mouchard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151289v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151374v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701706v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701711v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jallu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle van Geyts" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mederos-Henry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462605v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Viravaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Tignol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira Pimenta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371343v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477096v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Asensi Amoros" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acco.be" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671257v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462395v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232436v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01115774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671280v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0341-4850" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-3093-2014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/authid/detail.uri?authorId=56284516200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne-laurence.dupont@mnhn.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tignol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Pinto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.12.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ricard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05683-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Al Mohtar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Severino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ranza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Neves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2024.2364997" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T&#233;treault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vedoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;gin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris Lacombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05529-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Maraghechi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cardinaels" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris-Lacombe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P M Hoefnagels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-022-00855-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202301343" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alimatou Desbri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Bajon-Bouzid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drieu la Rochelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/res-2022-0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoefnagels" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120727" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean T&#233;treault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04906-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04552-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schoeder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Missori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00512" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887844v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00132" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piovesan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zanetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Bertoncello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Zoleo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.5394" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris-Lacombe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2156-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;au" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;gin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.08.134" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1955-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire SIBILLE-DE GRIMO&#220;ARD" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1513-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lauron-Pernot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina M Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1434-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sladkevich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Seghouane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cole Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9916-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Montes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tello Burgos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Espejo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7149/OPA.49.3.49006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dumont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Papillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Asensi Amor&#243;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brarda-Wieber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01266870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Bronzato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calvini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Federici" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Meneghetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AY01114K" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer M Adel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Yousef" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Gendy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40761" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Joon Jeong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ren&#233; de La Rie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.09.080" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-0151-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/sic.2002.47.s3.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491071v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Paris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.05.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria L&#243;pez-Montes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazi&#232;res" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.04.020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Seemann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.12.032" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00793314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ipert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cheradame" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ren&#233; de La Rie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9722-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mortha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20957h" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l-Fran&#231;ois Jeannel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/sic.2011.56.1.58" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491189v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D 'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200371u" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151326v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm8006067" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734438v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalanirina Sylvia Rakotonirainy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.12.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Cucci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ipert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lav&#233;drine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Begin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Rousset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Harrison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.07.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2003.11.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0032-3861(03)00398-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00010-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gourmellen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laporte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371261v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371227v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797461v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798993v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mouchard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151289v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151374v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701711v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701710v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701712v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jallu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Merland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462605v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Viravaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Tignol" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira Pimenta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle van Geyts" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mederos-Henry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371343v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477096v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Asensi Amoros" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acco.be" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671257v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462395v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232436v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01115774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671280v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>