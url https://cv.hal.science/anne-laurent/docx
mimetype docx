--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -127,265 +127,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Concise Ontological Model of the Design and Optoelectronic Properties in the Quantum Cascade Laser Domain</w:t>
+                <w:t xml:space="preserve">An Instruction Dataset for Extracting Quantum Cascade Laser Properties from Scientific Text Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deperias Kerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dickson Owuor</w:t>
+                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (111255), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/22104968251359870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05245560v1</w:t>
+                <w:t xml:space="preserve">hal-04866715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Instruction Dataset for Extracting Quantum Cascade Laser Properties from Scientific Text Authors</w:t>
+                <w:t xml:space="preserve">A Concise Ontological Model of the Design and Optoelectronic Properties in the Quantum Cascade Laser Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deperias Kerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
+                <w:t xml:space="preserve">Dickson Owuor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (111255), </w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/22104968251359870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866715v1</w:t>
+                <w:t xml:space="preserve">lirmm-05245560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Federated Governance in Data Mesh Architecture</w:t>
               </w:r>
@@ -469,1040 +469,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04529052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Biology and Computer Science Concepts to Design Resilient Data Lakes</w:t>
+                <w:t xml:space="preserve">La science ensemble : pratique de l’interdisciplinarité au sein d’un projet d’observatoire de l’habitat du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzieh Derakhshannia</w:t>
+                <w:t xml:space="preserve">Guillaume Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Martin</w:t>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jimis.11449⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jimis.11174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066791v2</w:t>
+                <w:t xml:space="preserve">hal-03790479v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science ensemble : pratique de l’interdisciplinarité au sein d’un projet d’observatoire de l’habitat du futur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Alévêque</w:t>
+                <w:t xml:space="preserve">L’interdisciplinarité dans tous ses états : une approche complexe, floue et interalogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aleveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jimis.11174⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jimis.11317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790479v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité dans tous ses états : une approche complexe, floue et interalogique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
+                <w:t xml:space="preserve">Mixing Biology and Computer Science Concepts to Design Resilient Data Lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzieh Derakhshannia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aleveque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+                <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jimis.11317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jimis.11449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675922v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau paradigme d’évaluation ouverte de la valeur blockchain grâce aux outils d’agilisation de l’innovation : de « Design Thinking » vers « Agile Démo-Tech Thinking »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A metaheuristic approach for mining gradual patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Paun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Runkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0824⟩</w:t>
+              <w:t xml:space="preserve">Swarm and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75, pp.101205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.swevo.2022.101205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760741v1</w:t>
+                <w:t xml:space="preserve">lirmm-03850123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metaheuristic approach for mining gradual patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
+                <w:t xml:space="preserve">Nouveau paradigme d’évaluation ouverte de la valeur blockchain grâce aux outils d’agilisation de l’innovation : de « Design Thinking » vers « Agile Démo-Tech Thinking »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Paun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas O’Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Vaileanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Runkler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent M. Chaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swarm and Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 75, pp.101205. </w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.swevo.2022.101205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03850123v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant colony optimization for mining gradual patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimisation d'architecture de lacs de données basée sur les chaînes d'approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzieh Derakhshannia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edmond Odhiambo Menya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, EGC 2021 (RNTI-E-37), pp.277-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03320956v1</w:t>
+                <w:t xml:space="preserve">hal-04765672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'architecture de lacs de données basée sur les chaînes d'approvisionnement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mining Fuzzy Temporal Gradual Emerging Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Onderi Orero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (05), pp.655-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218488521500288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765672v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03400137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Fuzzy Temporal Gradual Emerging Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gradual Pattern Mining Tool on Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Onderi Orero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Extraction et Gestion des Connaissances (EGC 2021), RNTI-E-37, pp.429-436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03400137v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03134309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Pattern Mining Tool on Cloud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ant colony optimization for mining gradual patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Runkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Onderi Orero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lobry</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Odhiambo Menya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2989-3009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13042-021-01390-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03134309v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03320956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Missing Values for Mining Gradual Patterns from NoSQL Graph Databases</w:t>
               </w:r>
@@ -1592,51 +1592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Lake Governance: Towards a Systemic and Natural Ecosystem Analogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzieh Derakhshannia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (8), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1748,51 +1748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data and Cognitive Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (3), pp.25-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2592,51 +2592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 194 (11), pp.99-105</w:t>
@@ -2659,230 +2659,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01381092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing and Querying Historical NoSQL GraphDatabases: The HNTP Criteria</w:t>
+                <w:t xml:space="preserve">Towards NoSQL graph based master data management systems: building a generic and collaborative solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Guidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Research in Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.184-196</w:t>
+              <w:t xml:space="preserve">International Journal of Emerging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.103-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381074v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards NoSQL graph based master data management systems: building a generic and collaborative solution</w:t>
+                <w:t xml:space="preserve">Managing and Querying Historical NoSQL GraphDatabases: The HNTP Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emerging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (3), pp.103-121</w:t>
+              <w:t xml:space="preserve">International Journal of Research in Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.184-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381075v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Core Parallel Gradual Pattern Mining Based on Multi-Precision Fuzzy Orderings</w:t>
               </w:r>
@@ -3109,1831 +3109,1831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation contextuelle de mesures dans les entrepôts de données - Application aux entrepôts de données médicales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation graphique des hiérarchies contextuelles : modèles avec satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Qualité des entrepôts de données, 16 (6), pp.67-90</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7e Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2011), RNTI-B-7, pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798664v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation graphique des hiérarchies contextuelles : modèles avec satellites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Favre</w:t>
+                <w:t xml:space="preserve">Extracting Compact and Information Lossless Sets of Fuzzy Association Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 183 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2011.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798665v1</w:t>
+                <w:t xml:space="preserve">lirmm-00604420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WebUser: mining unexpected web usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Business Intelligence and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.90-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJBIDM.2011.038276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Compact and Information Lossless Sets of Fuzzy Association Rules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+                <w:t xml:space="preserve">Généralisation contextuelle de mesures dans les entrepôts de données - Application aux entrepôts de données médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Qualité des entrepôts de données, 16 (6), pp.67-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2011.06.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00604420v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une structure basée sur les hiérarchies pour synthétiser les itemsets fréquents extraits dans des fenêtres temporelles</w:t>
+                <w:t xml:space="preserve">SALINES : un automate au service de l'extraction de motifs sequentiels multidimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Émile Symphor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Extraction et Gestion des Connaissances (EGC 2010), RNTI-E-19, pp.711-712</w:t>
+              <w:t xml:space="preserve">, 2010, Extraction et gestion des connaissances (EGC 2010), RNTI-E-19, pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502026v1</w:t>
+                <w:t xml:space="preserve">hal-00502002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenêtres sur Cube</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+                <w:t xml:space="preserve">Mining Multi-Dimensional and Multi-Level Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1644873.1644877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.15.1.9-33⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798834v1</w:t>
+                <w:t xml:space="preserve">lirmm-00617320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SALINES : un automate au service de l'extraction de motifs sequentiels multidimensionnels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PGP-mc : extraction parallèle efficace de motifs graduels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Émile Symphor</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Extraction et gestion des connaissances (EGC 2010), RNTI-E-19, pp.49-54</w:t>
+              <w:t xml:space="preserve">, 2010, Extraction et gestion des connaissances (EGC 2010), RNTI-E-19, pp.453-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502002v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGP-mc : extraction parallèle efficace de motifs graduels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille de données issues d'études psychologiques liées au vieillissement : extraction de règles graduelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (8-9), pp.939-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.29.939-957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788891v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Multi-Dimensional and Multi-Level Sequential Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+                <w:t xml:space="preserve">Discovery of Unexpected Recurrence Behaviors in Sequence Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.279-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00617320v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données issues d'études psychologiques liées au vieillissement : extraction de règles graduelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Brouillet</w:t>
+                <w:t xml:space="preserve">Extraction de motifs graduels clos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Extraction et Gestion des Connaissances (EGC 2010), RNTI-E-19, pp.211-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02594281v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00504004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Unexpected Recurrence Behaviors in Sequence Databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Extraction de comportements inattendus dans le cadre du &amp;quot;Web Usage Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, pp.279-288</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Fouille de Données Complexes (FDC 2010), RNTI-E-18, pp.113-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798703v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00370352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de comportements inattendus dans le cadre du &amp;quot;Web Usage Mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Extraction of Unexpected Sentences: A Sentiment Classification Assessed Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (1), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IDA-2010-0407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00370352v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00401363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Unexpected Sentences: A Sentiment Classification Assessed Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haoyuan Li</w:t>
+                <w:t xml:space="preserve">Speed up Gradual Rule Mining from Stream Data: A B-Tree and OWA-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Nin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (1), pp.31-46. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.447-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/IDA-2010-0407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10844-009-0112-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00401363v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs graduels clos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+                <w:t xml:space="preserve">Analyse flexible dans les entrepôts de données : quand les contextes s'en mêlent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Extraction et Gestion des Connaissances (EGC 2010), RNTI-E-19, pp.211-216</w:t>
+              <w:t xml:space="preserve">, 2010, Entrepôts de Données et Analyse en ligne (EDA 2010), RNTI-B-6, pp.189-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00504004v1</w:t>
+                <w:t xml:space="preserve">lirmm-03134401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed up Gradual Rule Mining from Stream Data: A B-Tree and OWA-based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Nin</w:t>
+                <w:t xml:space="preserve">Fenêtres sur Cube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Best Papers "Bases de Données Avancées 2008", 15 (1), pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.15.1.9-33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10844-009-0112-9⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798704v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse flexible dans les entrepôts de données : quand les contextes s'en mêlent</w:t>
+                <w:t xml:space="preserve">Une structure basée sur les hiérarchies pour synthétiser les itemsets fréquents extraits dans des fenêtres temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Entrepôts de Données et Analyse en ligne (EDA 2010), RNTI-B-6, pp.189-204</w:t>
+              <w:t xml:space="preserve">, 2010, Extraction et Gestion des Connaissances (EGC 2010), RNTI-E-19, pp.711-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03134401v1</w:t>
+                <w:t xml:space="preserve">hal-00502026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTMnodes: Fuzzy tree mining based on partial inclusion</w:t>
+                <w:t xml:space="preserve">Tree mining: Equivalence classes for candidate generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
@@ -4951,744 +4951,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 160 (15), pp.2224-2240. </w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (4), pp.555-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2009.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/IDA-2009-0381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798702v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree mining: Equivalence classes for candidate generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
+                <w:t xml:space="preserve">Gradual Rules: A Heuristic Based Method and Application to Outlier Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.145-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798708v1</w:t>
+                <w:t xml:space="preserve">lirmm-00430512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Rules: A Heuristic Based Method and Application to Outlier Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+                <w:t xml:space="preserve">Softening the Blow of Frequent Sequence Analysis: Soft Constraints and Temporal Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Information Systems and Industrial Management Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Web-based Knowledge Representation and Management, pp.24-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJWET.2009.025012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00430512v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00196964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening the Blow of Frequent Sequence Analysis: Soft Constraints and Temporal Accuracy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Fiot</w:t>
+                <w:t xml:space="preserve">Discovering Fuzzy Unexpected Sequences with Concept Hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Web Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Web-based Knowledge Representation and Management, pp.24-47. </w:t>
+              <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (supp01), pp.113-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJWET.2009.025012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218488509006054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00196964v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00401364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Fuzzy Unexpected Sequences with Concept Hierarchies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haoyuan Li</w:t>
+                <w:t xml:space="preserve">FTMnodes: Fuzzy tree mining based on partial inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (supp01), pp.113-134. </w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 160 (15), pp.2224-2240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218488509006054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2009.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00401364v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quête du Graal et la réalité numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Serp</w:t>
+                <w:t xml:space="preserve">Fuzzy Sequential Pattern Mining In Incomplete Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathware &amp; soft computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (1), pp.41-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00321406v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Sequential Pattern Mining In Incomplete Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Fiot</w:t>
+                <w:t xml:space="preserve">La quête du Graal et la réalité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathware &amp; soft computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.1512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273928v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00321406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLAP-Sequential Mining: Summarizing Trends from Historical Multidimensional Data using Closed Multidimensional Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5869,77 +5869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Multiple-Level Fuzzy Blocks from Multidimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 159 (12), pp.1535-1553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5973,51 +5973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPoID : Extraction de motifs séquentiels pour les bases de données incomplètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,51 +6068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de séquences multidimensionnelles convergentes et divergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6163,51 +6163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'outliers dans des cubes de données : une aide à la navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,51 +6258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Crispness to Fuzziness: Three Algorithms for Soft Sequential Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6684,51 +6684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LLM-TEXT2KG 2025 - 4th International Workshop on LLM-Integrated Knowledge Graph Generation from Text</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia. pp.68-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6829,330 +6829,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trick or Treat: Centralized Data Lake Vs Decentralized Data Mesh</w:t>
+                <w:t xml:space="preserve">Verifiable and Friendly Metadata Management: Formal Blockchain to Property Graph Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dolhopolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDEAS 2024 - 28th International Database Engineered Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156120v1</w:t>
+                <w:t xml:space="preserve">hal-04677865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifiable and Friendly Metadata Management: Formal Blockchain to Property Graph Mapping</w:t>
+                <w:t xml:space="preserve">Exploring the Benefits of Blockchain-Powered Metadata Catalogs in Data Mesh Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dolhopolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2024 - 28th International Database Engineered Applications Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.32-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677865v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Benefits of Blockchain-Powered Metadata Catalogs in Data Mesh Architecture</w:t>
+                <w:t xml:space="preserve">Trick or Treat: Centralized Data Lake Vs Decentralized Data Mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dolhopolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.32-40, </w:t>
+              <w:t xml:space="preserve">MEDES 2023 - 15th International Conference on Management of Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.303-316, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51643-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156089v1</w:t>
+                <w:t xml:space="preserve">hal-04156120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Text Mining Pipeline for Mining the Quantum Cascade Laser Properties</w:t>
               </w:r>
@@ -7177,51 +7177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain. pp.393-406, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7380,51 +7380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Logistical View for Data Lake Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzieh Derakhshannia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7462,51 +7462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently Mining Large Gradual Patterns Using Chunked Storage Layout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7547,248 +7547,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03320961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting IoT Data Crossings for Gradual Pattern Mining Through Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
+                <w:t xml:space="preserve">Optimization for Large-Scale Fuzzy Joins Using Fuzzy Filters in MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-To-Quyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuong-Cang Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Onderi Orero</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADBIS, TPDL and EDA 2020 Common Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-55814-7_9⟩</w:t>
+              <w:t xml:space="preserve">FUZZ-IEEE 2020 - International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03207259v1</w:t>
+                <w:t xml:space="preserve">hal-03107555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization for Large-Scale Fuzzy Joins Using Fuzzy Filters in MapReduce</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thuong-Cang Phan</w:t>
+                <w:t xml:space="preserve">Exploiting IoT Data Crossings for Gradual Pattern Mining Through Parallel Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent d'Orazio</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Onderi Orero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE 2020 - International Conference on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-8, </w:t>
+              <w:t xml:space="preserve">ADBIS, TPDL and EDA 2020 Common Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.110-121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-55814-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107555v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03207259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Fuzzy Gradual Patterns from Property Graphs</w:t>
               </w:r>
@@ -7878,77 +7878,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy-Temporal Gradual Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickson Odhiambo Owuor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Onderi Orero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ-IEEE 2019 - International Conference on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, New Orleans, LA, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8034,51 +8034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hersog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLOCKCHAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ávila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8155,51 +8155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoGood 2018 - 3rd Workshop on Data Science for Social Good</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.89-102, </w:t>
@@ -8237,51 +8237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life and Death of Data in Data Lakes: Preserving Data Usability and Responsible Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzieh Derakhshannia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8289,51 +8289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSCI 2019 - 6th International Conference on Internet Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Perpignan, France. pp.302-309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8361,2934 +8361,2934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Spatial Gradual Patterns: Application to Measurement of Potentially Avoidable Hospitalizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véra Georgescu</w:t>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.43-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828664v1</w:t>
+                <w:t xml:space="preserve">hal-01917965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Hamming distance-based fuzzy join in MapReduce using Bloom Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-To-Quyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuong-Cang Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+                <w:t xml:space="preserve">Laurent D’orazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ-IEEE 2018 - International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2018.8491658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917965v1</w:t>
+                <w:t xml:space="preserve">hal-01857386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Hamming distance-based fuzzy join in MapReduce using Bloom Filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thuong-Cang Phan</w:t>
+                <w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D’orazio</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE 2018 - International Conference on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2018.8491658⟩</w:t>
+              <w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857386v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01893238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
+                <w:t xml:space="preserve">Mining Spatial Gradual Patterns: Application to Measurement of Potentially Avoidable Hospitalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Tu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véra Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t>
+              <w:t xml:space="preserve">SOFSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Krems, Austria. pp.596-608, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73117-9_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01893238v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontolex JeuxDeMots and Its Alignment to the Linguistic Linked Open Data Cloud</w:t>
+                <w:t xml:space="preserve">Camphor odor recognition within unbalanced multi-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+                <w:t xml:space="preserve">Nouha Chaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Mandon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+                <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_40⟩</w:t>
+              <w:t xml:space="preserve">FUZZ-IEEE 2017 - International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Naples, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01615473v1</w:t>
+                <w:t xml:space="preserve">hal-01847702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ontologies can help NPIs research and practice: challenges, limits and promises?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can the data lake concept influence information system design for agriculture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Madera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bourrel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCEPS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th European conference dedicated to the future use of ICT in the agri-food sector, bioresource and biomass sector (EFITA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.181-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266638v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camphor odor recognition within unbalanced multi-sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Symbolic Approximate Reasoning Within Unbalanced Multi-sets: Application to Autism Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Chaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE 2017 - International Conference on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015540⟩</w:t>
+              <w:t xml:space="preserve">AICCSA: ACS/IEEE Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia. pp.1494-1501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2017.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847702v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the data lake concept influence information system design for agriculture?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Madera</w:t>
+                <w:t xml:space="preserve">Ontolex JeuxDeMots and Its Alignment to the Linguistic Linked Open Data Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European conference dedicated to the future use of ICT in the agri-food sector, bioresource and biomass sector (EFITA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. pp.678-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847697v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01615473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Approximate Reasoning Within Unbalanced Multi-sets: Application to Autism Diagnosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How ontologies can help NPIs research and practice: challenges, limits and promises?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gerazime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Loc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA: ACS/IEEE Conference on Computer Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">iCEPS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847703v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A need of integrative and comprehensive health intervention ontology for intervention research</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Vers une modélisation et une analyse des exigences spatio-temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Quinqueton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Intervention Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Public Health Research Institute (IReSP), Alliance for life sciences and health (Aviesan), National Research Agency on AIDS and viral hepatitis (ANRS), National Cancer Institute (INCa), Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France. pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266643v1</w:t>
+                <w:t xml:space="preserve">lirmm-01380610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation et une analyse des exigences spatio-temporelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies ouvertes d'intégration de règles métiers géomatiques dans un système d'information de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Touzani</w:t>
+                <w:t xml:space="preserve">Christophe Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Quinqueton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France. pp.51-66</w:t>
+              <w:t xml:space="preserve">SAGEO: Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France. pp.529-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01380610v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01380608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies ouvertes d'intégration de règles métiers géomatiques dans un système d'information de gestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ponsard</w:t>
+                <w:t xml:space="preserve">Extracting fuzzy summaries from nosql graph databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Quinqueton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO: Spatial Analysis and GEOmatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FQAS: Flexible Query Answering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cracow, Poland. pp.189-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26154-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01380608v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting fuzzy summaries from nosql graph databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+                <w:t xml:space="preserve">The Next Information Architecture Evolution: The Data Lake Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FQAS: Flexible Query Answering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDES: Management of Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hendaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26154-6_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381078v1</w:t>
+                <w:t xml:space="preserve">lirmm-01399005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Information Architecture Evolution: The Data Lake Wave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Madera</w:t>
+                <w:t xml:space="preserve">Multimapping Design of Complex Sensor Data in Environmental Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES: Management of Digital EcoSystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIMS: Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2912845.2912856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01399005v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimapping Design of Complex Sensor Data in Environmental Observatories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">A need of integrative and comprehensive health intervention ontology for intervention research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gerazime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS: Web Intelligence, Mining and Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Intervention Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Public Health Research Institute (IReSP), Alliance for life sciences and health (Aviesan), National Research Agency on AIDS and viral hepatitis (ANRS), National Cancer Institute (INCa), Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2912845.2912856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381082v1</w:t>
+                <w:t xml:space="preserve">hal-02266643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Historical Graph Pattern Matching A NoSQL Graph Database Approach for Fraud Ring Resolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining Emerging Gradual Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAI: Artificial Intelligence Applications and Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bayonne, France. pp.151-167, </w:t>
+              <w:t xml:space="preserve">IFSA-EUSFLAT: International Fuzzy Systems Association - European Society for Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gijon, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23868-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381077v1</w:t>
+                <w:t xml:space="preserve">hal-01160222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Emerging Gradual Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Geographic Requirements Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Quinqueton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA-EUSFLAT: International Fuzzy Systems Association - European Society for Fuzzy Logic and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KMIKS: Knowledge Management, Information and Knowledge Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160222v1</w:t>
+                <w:t xml:space="preserve">lirmm-01230140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Geographic Requirements Engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de motifs graduels emergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Quinqueton</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KMIKS: Knowledge Management, Information and Knowledge Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01230140v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs graduels emergents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting RDF Open Data Using NoSQL Graph Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAI: Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bayonne, France. pp.177-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23868-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276266v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting RDF Open Data Using NoSQL Graph Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouf Bouhali</w:t>
+                <w:t xml:space="preserve">Building the O-Life Franco-Lebanese Environmental Observatory Using Sensor Web Enablement Framework : Challenges and First Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Khater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAI: Artificial Intelligence Applications and Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SENSORCOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Venise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381087v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the O-Life Franco-Lebanese Environmental Observatory Using Sensor Web Enablement Framework : Challenges and First Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carla Khater</w:t>
+                <w:t xml:space="preserve">Linguistic Modifiers with Unbalanced Term Sets in Multi-valued Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Chaoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORCOMM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Knowledge Engineering and Ontology Development (KEOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbon, Portugal. pp.50-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005598400500060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381091v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic Modifiers with Unbalanced Term Sets in Multi-valued Logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Borgi</w:t>
+                <w:t xml:space="preserve">Fuzzy Historical Graph Pattern Matching A NoSQL Graph Database Approach for Fraud Ring Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Knowledge Engineering and Ontology Development (KEOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lisbon, Portugal. pp.50-60, </w:t>
+              <w:t xml:space="preserve">AIAI: Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bayonne, France. pp.151-167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005598400500060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23868-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01381086v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NoSQL Graph-based OLAP Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+                <w:t xml:space="preserve">Mining Epidemiological Dengue Fever Data from Brazil: A Gradual Pattern Based Geographical Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogi Satrya Aryadinata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR: Knowledge Discovery and Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005072902170224⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Jul 2014, Montpellier, France. pp.414-423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01471093v1</w:t>
+                <w:t xml:space="preserve">lirmm-01381088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial assessment of extreme significant waves heights in the Gulf of Lions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+                <w:t xml:space="preserve">Fuzzy queries over NoSQL graph databases: perspectives for extending the cypher language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCE: International Conference on Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9753/icce.v34.management.17⟩</w:t>
+              <w:t xml:space="preserve">IPMU 2014 - 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.384-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01382568v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01381080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Epidemiological Dengue Fever Data from Brazil: A Gradual Pattern Based Geographical Information System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christovam Barcellos</w:t>
+                <w:t xml:space="preserve">NoSQL Graph-based OLAP Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_42⟩</w:t>
+              <w:t xml:space="preserve">KDIR: Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.217-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005072902170224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381088v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01471093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy queries over NoSQL graph databases: perspectives for extending the cypher language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+                <w:t xml:space="preserve">Spatial assessment of extreme significant waves heights in the Gulf of Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chailan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2014 - 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.384-395, </w:t>
+              <w:t xml:space="preserve">ICCE: International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seoul, South Korea. pp.management.17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9753/icce.v34.management.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01381080v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing history in graph-oriented nosql databases: A versioning system</w:t>
               </w:r>
@@ -11391,51 +11391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogi Satrya Aryadinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICKDDM: International Conference on Knowledge Discovery and Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11499,51 +11499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FQAS: Flexible Query Answering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Granada, Spain. pp.437-446, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11583,639 +11583,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01381076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation mémoire et puissance de calcul en fouille de motifs graduels basée sur les ordres flous multi-précisions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sicard</w:t>
+                <w:t xml:space="preserve">High Performance Pre-Computing: Prototype Application to a Coastal Flooding Decision Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chailan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e rencontres francophones sur la logique floue et ses applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KSE: Knowledge and Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Danang, Vietnam. pp.195-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/KSE.2012.36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736786v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Pre-Computing: Prototype Application to a Coastal Flooding Decision Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Chailan</w:t>
+                <w:t xml:space="preserve">Fuzzy Orderings for Fuzzy Gradual Dependencies: Efficient Storage of Concordance Degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfecto Malaquias Quintero Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSE: Knowledge and Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCCI: World Congress on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6251326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/KSE.2012.36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736797v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Orderings for Fuzzy Gradual Dependencies: Efficient Storage of Concordance Degrees</w:t>
+                <w:t xml:space="preserve">Parallel Approaches for Mining Fuzzy Orderings based Gradual Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfecto Malaquias Quintero Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCI: World Congress on Computational Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUTURE COMPUTING: Future Computational Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nice, France. pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6251326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736785v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Approaches for Mining Fuzzy Orderings based Gradual Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
+                <w:t xml:space="preserve">Enhancing Flexibility and Expressivity of Contextual Hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sicard</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURE COMPUTING: Future Computational Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, QLD, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6251176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736784v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paper Recommendation System: A Global and Soft Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwipa Pruitikanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUTURE COMPUTING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00803915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Flexibility and Expressivity of Contextual Hierarchies</w:t>
+                <w:t xml:space="preserve">Vers davantage de flexibilité et d'expressivité dans les hiérarchies contextuelles des entrepôts de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
@@ -12233,2155 +12242,2158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6251176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798078v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers davantage de flexibilité et d'expressivité dans les hiérarchies contextuelles des entrepôts de données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Favre</w:t>
+                <w:t xml:space="preserve">Consommation mémoire et puissance de calcul en fouille de motifs graduels basée sur les ordres flous multi-précisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfecto Malaquias Quintero Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">21e rencontres francophones sur la logique floue et ses applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798260v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduce, You Say: What NoSQL Can Do for Data Aggregation and BI in Large Repositories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classifying Words: A Syllables-based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pattaraporn Warintarawej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">Armelle Cassanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.483-488, </w:t>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.208-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEXA.2011.71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2011.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00803917v1</w:t>
+                <w:t xml:space="preserve">lirmm-00671499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying Words: A Syllables-based Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pattaraporn Warintarawej</w:t>
+                <w:t xml:space="preserve">Fuzzy Orderings for Fuzzy Gradual Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfecto Malaquias Quintero Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Laurent</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FQAS: Flexible Query Answering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ghent, Belgium. pp.001-012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00671499v1</w:t>
+                <w:t xml:space="preserve">lirmm-00608361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Orderings for Fuzzy Gradual Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perfecto Malaquias Quintero Flores</w:t>
+                <w:t xml:space="preserve">How to Rank Terminology Extracted by Exterlog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FQAS: Flexible Query Answering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC3K 2009 - 1st International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.121-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19032-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00608361v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00723580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Rank Terminology Extracted by Exterlog</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
+                <w:t xml:space="preserve">Genetic Programming for Optimizing Fuzzy Gradual Pattern Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3K 2009 - 1st International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSFLAT-LFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2011, Aix les Bains, France. pp.305-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00723580v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00825334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Programming for Optimizing Fuzzy Gradual Pattern Discovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+                <w:t xml:space="preserve">Reduce, You Say: What NoSQL Can Do for Data Aggregation and BI in Large Repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT-LFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.483-488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2011.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00825334v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00803917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Brand Names Based on n-Grams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de motifs graduels par corrélations d'ordres induits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Laurent</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCPaR: Soft Computing and Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.143-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00582626v1</w:t>
+                <w:t xml:space="preserve">hal-01072729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs graduels par corrélations d'ordres induits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Context-Aware Generalization for Cube Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DOLAP: Data Warehousing and OLAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toronto, Canada. pp.99-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1871940.1871961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072729v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Generalization for Cube Measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Favre</w:t>
+                <w:t xml:space="preserve">Recherche de passages pertinents dans les fichiers logs par enrichissement de requêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOLAP: Data Warehousing and OLAP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA: Conférence en Recherche d’Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.239-254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798821v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00816296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de passages pertinents dans les fichiers logs par enrichissement de requêtes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
+                <w:t xml:space="preserve">Summarizing Multidimensional Data Streams : A Hierarchy-Graph-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA: Conférence en Recherche d’Information et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAKKD 2010 - 14th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Hyderabad, India. pp.335-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13672-6_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00816296v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Multidimensional Data Streams : A Hierarchy-Graph-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+                <w:t xml:space="preserve">Extraction de règles linguistiques floues par programmation gènétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfecto Malaquias Quintero Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKKD 2010 - 14th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lannion, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502037v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00504072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGLCM: Efficient Parallel Mining of Closed Frequent Gradual Itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong Donh Thac Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDM 2010 - 10th IEEE International Conference on Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Sidney, NSW, Australia. pp.138-147, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDM.2010.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de règles linguistiques floues par programmation gènétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico del Razo Lopez</w:t>
+                <w:t xml:space="preserve">Mining Closed Gradual Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ayouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAISC: International Conference on Artificial Intelligence and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Zakopane, Poland. pp.267-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13208-7\_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00504072v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00504029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Closed Gradual Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Fuzzy gradual patterns: What fuzzy modality for what result?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ayouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadok Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAISC: International Conference on Artificial Intelligence and Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13208-7\_34⟩</w:t>
+              <w:t xml:space="preserve">SoCPaR: International Conference of Soft Computing and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.224-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5686082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00504029v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passage Retrieval in Log Files: An Approach Based on Query Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NLP: Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, ReykjavÃ­k, Iceland. pp.357-368, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-14770-8_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00816291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien cube, les données textuelles peuvent s'agréger !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.585-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00588562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy gradual patterns: What fuzzy modality for what result?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+                <w:t xml:space="preserve">Embedding Emotions Within Automatically Generated Brand Names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCPaR: International Conference of Soft Computing and Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KEER: Kansei Engineering and Emotional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798797v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding Emotions Within Automatically Generated Brand Names</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PGP-mc: Towards a Multicore Parallel Approach for Mining Gradual Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KEER: Kansei Engineering and Emotional Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASFAA: Database Systems for Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tsukuba, Japan. pp.78-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12026-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00588603v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening fuzzy gradual rules through &amp;quot;all the more&amp;quot; clauses</w:t>
               </w:r>
@@ -14393,64 +14405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems Fuzz-IEEE'10 (WCCI'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.2940-2946, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14478,4528 +14490,4516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGP-mc: Towards a Multicore Parallel Approach for Mining Gradual Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of Brand Names Based on n-Grams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pattaraporn Warintarawej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Termier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASFAA: Database Systems for Advanced Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12026-8_8⟩</w:t>
+              <w:t xml:space="preserve">SoCPaR: Soft Computing and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5685842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788890v1</w:t>
+                <w:t xml:space="preserve">lirmm-00582626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining frequent gradual itemsets from large databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+                <w:t xml:space="preserve">DBFrequentQueries: Extraction de requêtes fréquentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudi Augusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budi Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.499-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592797v1</w:t>
+                <w:t xml:space="preserve">hal-00795689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction efficace de règles graduelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+                <w:t xml:space="preserve">Fuzz-CBA: Classification à base de règles d'association floues et systèmes de recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Pinho Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria N. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.199-204</w:t>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Annecy, France. pp.283-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00362558v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00430509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminology Extraction from Log Files</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Processus d'extraction et de validation de la terminologie issue de logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2009 - 20th International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFO 2009 - 3e Journées Francophones sur les Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00423940v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00423951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'extraction et de validation de la terminologie issue de logs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
+                <w:t xml:space="preserve">A Conceptual Model for Handling Personalized Hierarchies in Multidimensional Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFO 2009 - 3e Journées Francophones sur les Ontologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDES: Management of Emergent Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1643823.1643843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00423951v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00426501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DBFrequentQueries: Extraction de requêtes fréquentes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pecheur</w:t>
+                <w:t xml:space="preserve">Mining for Gradualness Over Time Using Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.499-500</w:t>
+              <w:t xml:space="preserve">KES-IDT'09: First KES International Symposium on Intelligent Decision Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Himeji, Japan, pp.000-010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795689v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00362568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzz-CBA: Classification à base de règles d'association floues et systèmes de recommandation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Pinho Lucas</w:t>
+                <w:t xml:space="preserve">Motifs séquentiels et écarts ﬂous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria N. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Annecy, France. pp.283-290</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00430509v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00430508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs séquentiels et écarts ﬂous</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Mining for Relevant Terms From Log Files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.41-48</w:t>
+              <w:t xml:space="preserve">KDIR'09: International Conference on Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00430508v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00423947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conceptual Model for Handling Personalized Hierarchies in Multidimensional Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+                <w:t xml:space="preserve">Extraction de règles graduelles floues renforcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDES: Management of Emergent Digital EcoSystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Annecy, France. pp.109-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00426501v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00430510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining for Gradualness Over Time Using Sequential Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+                <w:t xml:space="preserve">Multidimensional Data Streams Summarization Using Extended Tilted-Time Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES-IDT'09: First KES International Symposium on Intelligent Decision Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FINA: Frontiers of Information Systems and Network Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bradford, United Kingdom. pp.102-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2009.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00362568v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00426480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining for Relevant Terms From Log Files</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
+                <w:t xml:space="preserve">A Hierarchy-Based Method for Synthesizing Frequent Itemsets Extracted from Temporal Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDIR'09: International Conference on Knowledge Discovery and Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SoCPaR: Soft Computing and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Malacca, Malaysia. pp.136-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SoCPaR.2009.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00423947v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00426492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de règles graduelles floues renforcées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+                <w:t xml:space="preserve">Règles graduelles et cubes de données : quand les blocs s'empilent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Annecy, France. pp.109-116</w:t>
+              <w:t xml:space="preserve">5èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France. pp.49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00430510v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchy-Based Method for Synthesizing Frequent Itemsets Extracted from Temporal Windows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+                <w:t xml:space="preserve">CBGP: Classiﬁcation Based on Gradual Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCPaR: Soft Computing and Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SoCPaR.2009.38⟩</w:t>
+              <w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition (SoCPaR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Malacca, Malaysia. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SoCPaR.2009.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00426492v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Data Streams Summarization Using Extended Tilted-Time Windows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GRAANK: Exploiting Rank Correlations for Extracting Gradual Itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FINA: Frontiers of Information Systems and Network Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Flexible Query Answering Systems (FQAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Roskilde, Denmark. pp.382-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04957-6_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2009.145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00426480v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00408735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBGP: Classiﬁcation Based on Gradual Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+                <w:t xml:space="preserve">Détection de séquences atypiques basée sur un modèle de Markov d'ordre variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Low-Kam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition (SoCPaR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.217-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593068v1</w:t>
+                <w:t xml:space="preserve">lirmm-00363993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles graduelles et cubes de données : quand les blocs s'empilent !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+                <w:t xml:space="preserve">S²MP : Une mesure de similarité pour les motifs séquentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Montpellier, France. pp.49-64</w:t>
+              <w:t xml:space="preserve">EvalECD: Évaluation des méthodes d'Extraction de Connaissances dans les Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.A5-35/A5-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593051v1</w:t>
+                <w:t xml:space="preserve">lirmm-00364929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAANK: Exploiting Rank Correlations for Extracting Gradual Itemsets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling Fuzzy Gaps in Sequential Patterns: Application to Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Orsetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Flexible Query Answering Systems (FQAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04957-6_33⟩</w:t>
+              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Jeju Island, South Korea. pp.1338-1345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2009.5277107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00408735v1</w:t>
+                <w:t xml:space="preserve">lirmm-00395132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de séquences atypiques basée sur un modèle de Markov d'ordre variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Low-Kam</w:t>
+                <w:t xml:space="preserve">CBGP: Classification Based on Gradual Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SoCPaR: Sotft Computing and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Malacca, Malaysia. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SoCPaR.2009.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00363993v1</w:t>
+                <w:t xml:space="preserve">hal-00526816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S²MP : Une mesure de similarité pour les motifs séquentiels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Mining frequent gradual itemsets from large databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvalECD: Évaluation des méthodes d'Extraction de Connaissances dans les Données</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lyon, France. pp.297-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03915-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00364929v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Fuzzy Gaps in Sequential Patterns: Application to Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Extraction efficace de règles graduelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.199-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00395132v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00362558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBGP: Classification Based on Gradual Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+                <w:t xml:space="preserve">Terminology Extraction from Log Files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCPaR: Sotft Computing and Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SoCPaR.2009.15⟩</w:t>
+              <w:t xml:space="preserve">DEXA 2009 - 20th International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Linz, Austria. pp.769-776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03573-9_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526816v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00423940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Fuzzy Unexpected Sequences with Beliefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haoyuan Li</w:t>
+                <w:t xml:space="preserve">Detection of Sequential Outliers using a Variable Length Markov Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Low-Kam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU'08: 12th International Conference of Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMLA: International Conference on Machine Learning and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, San Diego, CA, United States. pp.571-576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA.2008.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00275951v1</w:t>
+                <w:t xml:space="preserve">lirmm-00324526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TED and EVA : Expressing Temporal Tendencies Among Quantitative Variables Using Fuzzy Sequential Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+                <w:t xml:space="preserve">Fenêtres sur cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCI4: World Congress on Computational Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273907v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des séquences aux tendances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+                <w:t xml:space="preserve">Fast Extraction of Gradual Association Rules: A Heuristic Based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID: INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSTST: Soft Computing as Transdisciplinary Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Cergy-Pontoise, France. pp.205-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1456223.1456268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273920v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Sequential Outliers using a Variable Length Markov Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Low-Kam</w:t>
+                <w:t xml:space="preserve">TERVOTIQ : Un système de vote pour l'extraction de la terminologie d'un corpus en français médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMLA: International Conference on Machine Learning and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADT 2008 - 9es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.1069-1080</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00324526v1</w:t>
+                <w:t xml:space="preserve">lirmm-00321397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenêtres sur cubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+                <w:t xml:space="preserve">S2MP: Similarity Measure for Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Guilherand-Granges, France</w:t>
+              <w:t xml:space="preserve">AusDM: Australasian Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Adelaide, Australia. pp.095-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00324487v1</w:t>
+                <w:t xml:space="preserve">lirmm-00324488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Extraction of Gradual Association Rules: A Heuristic Based Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+                <w:t xml:space="preserve">Mining Unexpected Web Usage Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSTST: Soft Computing as Transdisciplinary Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Cergy-Pontoise, France. pp.205-210, </w:t>
+              <w:t xml:space="preserve">ICDM 2008 - 8th Industrial Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Leibnitz, Germany. pp.283-297, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1456223.1456268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70720-2_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00324473v1</w:t>
+                <w:t xml:space="preserve">lirmm-00275952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S2MP: Similarity Measure for Sequential Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Recherche de sentiments opposés par une approche floue à partir de textes libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AusDM: Australasian Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Adelaide, Australia. pp.095-104</w:t>
+              <w:t xml:space="preserve">LFA'08 : Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00324488v1</w:t>
+                <w:t xml:space="preserve">lirmm-00324587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TERVOTIQ : Un système de vote pour l'extraction de la terminologie d'un corpus en français médiéval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Serp</w:t>
+                <w:t xml:space="preserve">Learning Bayesian Network Structure from Incomplete Data Without Any Assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cazal</w:t>
+                <w:t xml:space="preserve">G. A. Putri Saptawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2008 - 9es Journées Internationales d'Analyse Statistique des Données Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASFAA: Database Systems for Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, New Delhi, India. pp.408-423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78568-2_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00321397v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de sentiments opposés par une approche floue à partir de textes libres</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visualisation des motifs séquentiels extraits à partir d'un corpus en Ancien Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saneifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA'08 : Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.26-33</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.237-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00324587v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00321403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Unexpected Web Usage Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haoyuan Li</w:t>
+                <w:t xml:space="preserve">Up and Down: Mining Multidimensional Sequential Patterns Using Hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2008 - 8th Industrial Conference on Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70720-2_22⟩</w:t>
+              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.156-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85836-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00275952v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Bayesian Network Structure from Incomplete Data Without Any Assumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. A. Putri Saptawati</w:t>
+                <w:t xml:space="preserve">Recognizing Unexpected Recurrence Behaviors with Fuzzy Methods in Sequence Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASFAA: Database Systems for Advanced Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSTST'08: International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273888v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation des motifs séquentiels extraits à partir d'un corpus en Ancien Français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradual Trends in Fuzzy Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.237-238</w:t>
+              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Malaga, Spain. pp.456-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00321403v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00273910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing Unexpected Recurrence Behaviors with Fuzzy Methods in Sequence Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haoyuan Li</w:t>
+                <w:t xml:space="preserve">Fouille de données multidimensionnelles : différentes stratégies pour prendre en compte la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSTST'08: International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-43</w:t>
+              <w:t xml:space="preserve">EDA: Entrepôts de Données et l'Analyse en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00324590v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up and Down: Mining Multidimensional Sequential Patterns Using Hierarchies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+                <w:t xml:space="preserve">Découverte de motifs séquentiels et de règles inattendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK 2008 - 10th International Conference on Data Warehousing and Knowledge Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.535-540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85836-2_15⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00283442v1</w:t>
+                <w:t xml:space="preserve">lirmm-00275950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Trends in Fuzzy Sequential Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+                <w:t xml:space="preserve">Extraction of Opposite Sentiments in Classified Free Format Text Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2008 - 19th International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.710-717, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85654-2_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273910v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données multidimensionnelles : différentes stratégies pour prendre en compte la mesure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+                <w:t xml:space="preserve">Sequential Patterns for Maintaining Ontologies Over Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Jorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA: Entrepôts de Données et l'Analyse en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.1385-1403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88873-4_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283433v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Opposite Sentiments in Classified Free Format Text Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haoyuan Li</w:t>
+                <w:t xml:space="preserve">Des séquences aux tendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2008 - 19th International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID: INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Fontainebleau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00324582v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de motifs séquentiels et de règles inattendus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haoyuan Li</w:t>
+                <w:t xml:space="preserve">TED and EVA : Expressing Temporal Tendencies Among Quantitative Variables Using Fuzzy Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCCI4: World Congress on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hong Kong, China. pp.1861-1868, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2008.4630623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00275950v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Patterns for Maintaining Ontologies Over Time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Fiot</w:t>
+                <w:t xml:space="preserve">Discovering Fuzzy Unexpected Sequences with Beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU'08: 12th International Conference of Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Malaga, Spain. pp.1709-1716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88873-4_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00324469v1</w:t>
+                <w:t xml:space="preserve">lirmm-00275951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Time Constraints for Sequence Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19176,51 +19176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Sequential Patterns for Incomplete Sequence Database Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19280,51 +19280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Unexpected Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19375,51 +19375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Unexpected Multidimensional Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Goutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19505,51 +19505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de Motifs Séquentiels Multidimensionnels Clos sans Gestion d'Ensemble de Candidats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19594,260 +19594,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00199036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de terminologie pour l'ancien français : la quête du Graal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+                <w:t xml:space="preserve">Pixelizing Data Cubes: a Block-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDC'07 : Atelier "Fouille de données complexes dans un processus d'extraction des connaissances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.10</w:t>
+              <w:t xml:space="preserve">Visual Information Expert Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00168951v1</w:t>
+                <w:t xml:space="preserve">lirmm-00130712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixelizing Data Cubes: a Block-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
+                <w:t xml:space="preserve">Extraction de terminologie pour l'ancien français : la quête du Graal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Information Expert Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, pp.63-76</w:t>
+              <w:t xml:space="preserve">FDC'07 : Atelier "Fouille de données complexes dans un processus d'extraction des connaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00130712v1</w:t>
+                <w:t xml:space="preserve">lirmm-00168951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Transversal Hypergraph Enumeration in Mining Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19898,51 +19898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPoID: Do Not Throw Meaningful Incomplete Sequences Away!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19987,394 +19987,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00173030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Motifs Séquentiels Généralisés aux Contraintes de Temps Etendues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Fiot</w:t>
+                <w:t xml:space="preserve">FuzBT: a Binary Approach for Fuzzy Tree Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.603-614</w:t>
+              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106902v1</w:t>
+                <w:t xml:space="preserve">lirmm-00135015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FuzBT: a Binary Approach for Fuzzy Tree Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+                <w:t xml:space="preserve">HYPE: Mining Hierarchical Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">DOLAP'06: ACM Ninth International Workshop on Data Warehousing and OLAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Arlington, VA, USA, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135015v1</w:t>
+                <w:t xml:space="preserve">lirmm-00135019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYPE: Mining Hierarchical Sequential Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">HYPE : Prise en compte des hiérarchies lors de l'extraction de motifs séquentiels multidimensionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOLAP'06: ACM Ninth International Workshop on Data Warehousing and OLAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Arlington, VA, USA, pp.8</w:t>
+              <w:t xml:space="preserve">EDA'06 : Entrepôts de Données et Analyse en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Versailles, France, pp.155-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135019v1</w:t>
+                <w:t xml:space="preserve">lirmm-00135025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Fuzzy Sequential Patterns can Help Data Summarization: an Application to the INPI Trademark Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ-IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Vancouver, BC, Canada. pp.699-706, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20402,226 +20402,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00095901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYPE : Prise en compte des hiérarchies lors de l'extraction de motifs séquentiels multidimensionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+                <w:t xml:space="preserve">Web Access Log Mining with Soft Sequential Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA'06 : Entrepôts de Données et Analyse en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Genova, Italy. pp.519-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789812774118_0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135025v1</w:t>
+                <w:t xml:space="preserve">lirmm-00095914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Access Log Mining with Soft Sequential Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Des Motifs Séquentiels Généralisés aux Contraintes de Temps Etendues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.603-614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789812774118_0074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00095914v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Cognitive Quantification</w:t>
               </w:r>
@@ -20702,90 +20702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M2SP: Mining Sequential Patterns Among Several Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20940,51 +20940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs Séquentiels Flous : Un Peu, Beaucoup, Passionnément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21035,90 +21035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs Séquentiels Multidimensionnels Etoilés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21150,286 +21150,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Multidimensional Databases Using Fuzzy Rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Résumés de Cubes de Données Multidimensionnelles à l'Aide de Règles Floues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.99-106</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108883v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumés de Cubes de Données Multidimensionnelles à l'Aide de Règles Floues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
+                <w:t xml:space="preserve">Order and Mess in Text Categorization: Why Using Sequential Patterns to Classify</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maussion</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chauché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.95-106</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Mining Temporal and Sequential Data (TDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Seattle, United States. pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108884v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la Recherche des Motifs Séquentiels Flous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21444,273 +21444,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA 2004 - 12èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order and Mess in Text Categorization: Why Using Sequential Patterns to Classify</w:t>
+                <w:t xml:space="preserve">Ordre et Désordre dans la Catégorisation de Textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Mining Temporal and Sequential Data (TDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Seattle, United States. pp.121-128</w:t>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.555-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108887v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordre et Désordre dans la Catégorisation de Textes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+                <w:t xml:space="preserve">Summarizing Multidimensional Databases Using Fuzzy Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chauché</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.555-573</w:t>
+              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108889v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des cellules anormalement vides dans les bases de données multidimensionnelles</w:t>
               </w:r>
@@ -22317,51 +22317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, La Rochelle, France. pp.325-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22438,51 +22438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computational Intelligence, (ISCI'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Kosice, Slovakia. pp.278-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22621,51 +22621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et optimisation de l’architecture logistique de lacs de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzieh Derakhshannia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22828,51 +22828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem as a Source of Inspiration for Data Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzieh Derakhshannia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22880,51 +22880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hajj-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecolo’Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22949,90 +22949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining a Collaborative Ontology for Non-Pharmacological Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Loc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23106,51 +23106,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23207,51 +23207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Fuzzy Algorithms for Data Management and Analysis: Methods and Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Laurent; Marie-Jeanne Lesot. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Science Reference</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -23340,51 +23340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alice E. Smith (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in Computational Intelligence, Key Advances and Perspectives on Emerging Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -23461,77 +23461,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Madera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Laurent; Dominique Laurent; Cédrine Madera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Lakes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.41-56, 2020, 978-1-119-72043-0. </w:t>
@@ -23833,51 +23833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Unexpected Sequential Patterns and Implication Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23932,77 +23932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summarizing Data Cubes Using Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Masseglia, P. Poncelet, M. Teisseire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining Patterns: New Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEA Group Inc., pp.36, 2007</w:t>
@@ -24135,77 +24135,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Fuzzy Blocks from Data Cubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Wei Choong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU'06: 11th International Conference of Information Processing and Management of Uncertainty in knowledge-based systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.8, 2006, 2-84254-112-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24243,51 +24243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Interpretability of Fuzzy Rule Based Systems: Quantifiers, Similarities and Aggregators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24447,90 +24447,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau synthétique des formes de pratique disciplinaires (version augmentée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Nourrit-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aleveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25027,51 +25027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Surace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2014, pp.3-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -25097,103 +25097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminology Extraction from Log Files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saneifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-09010, 2009, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25211,51 +25211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Unexpected Sequential Patterns and Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25299,51 +25299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYPE: Mining Hierarchical Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25387,51 +25387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining CLosed Multidimensional Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25475,51 +25475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speedy, Mini and Totally Fuzzy: Three Ways for Fuzzy Sequential Patterns Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25563,51 +25563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes de Temps Etendues pour les Motifs Séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25914,51 +25914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245560v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deperias Kerre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Owuor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251359870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo Owuor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04529052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dolhopolov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16040115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066791v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Derakhshannia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11449" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790479v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11174" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675922v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aleveque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Paun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O&#8217;Neal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vaileanu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Chaudron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0824" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03850123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Runkler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2022.101205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03320956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Odhiambo Menya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-021-01390-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03400137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488521500288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03134309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02372243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faaiz Hussain Shah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.10.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hajj-Hassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12080126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01862116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc2030025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488517500040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01398978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jides.2016.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Warintarawej" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-150744" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Dinh Thac Do" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar Tehrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-014-0749-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vintrou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fauvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guidoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sicard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogi Satrya Aryadinata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico del Razo Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfecto Malaquias Quintero Flores" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a6040747" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pinho Lucas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N. Moreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488512500274" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2011.038276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ayouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.06.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.9-33" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DEAC87798B7922F833E1C2AF70F5308951B2AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vinceslas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617320v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644873.1644877" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Jorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.939-957" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B4DBF5D481AF06EB10F93FF1FB080FED2EE396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370352v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00401363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0407" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798704v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-009-0112-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03134401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798702v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2009-0381" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWET.2009.025012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00401364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488509006054" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Serp" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1512" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283426v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87431-9_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365620v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.01.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2007.894976" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135010v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2006-10302" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488503002259" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245564v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400024v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalama El-Galta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156120v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_22" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156089v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04292731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_34" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03320961v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03207259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-To-Quyen Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong-Cang Phan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177610" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858936" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858883" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085775v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hersog" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02054874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tu Ngo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Georgescu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13453-2_8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02907450v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3_24" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828664v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Georgescu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73117-9_42" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#8217;orazio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491658" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266638v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Loc Nguyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847702v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Chaoued" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Borgi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015540" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847697v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Madera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847703v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.74" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01380610v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Touzani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ponsard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01380608v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381078v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26154-6_15" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399005v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381082v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912856" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381077v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_11" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160222v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.234" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01230140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381087v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Bouhali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_13" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381091v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381086v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005598400500060" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471093v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005072902170224" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382568v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chailan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.management.17" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381088v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_42" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381080v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_40" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381081v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2013.6694022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803916v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381076v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40769-7_38" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4H9KM99-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736797v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Dumontier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hess" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE.2012.36" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736785v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251326" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736784v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwipa Pruitikanee" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798078v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251176" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798260v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803917v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laurent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2011.71" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cassanas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2011.21" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00608361v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723580v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saneifar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonniol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19032-2_9" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825334v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00582626v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Laurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5685842" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072729v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798821v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871940.1871961" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13672-6_33" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Donh Thac Do" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2010.101" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504072v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504029v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Benyahia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13208-7\_34" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816291v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14770-8_39" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588562v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798797v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686082" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588603v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072151v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584858" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788890v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12026-8_8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-59QPR0G6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592797v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03915-7_26" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6ZHF1L7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362558v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_65" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423951v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795689v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Copin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pecheur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Augusta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Santana" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430509v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430508v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426501v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643843" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362568v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423947v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430510v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426492v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoCPaR.2009.38" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426480v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2009.145" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593068v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoCPaR.2009.15" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593051v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408735v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_33" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6L1X8P5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363993v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Low-Kam" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395132v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277107" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526816v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275951v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273907v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630623" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273920v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324526v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2008.137" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324487v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324473v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456268" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324488v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321397v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cazal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324587v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275952v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70720-2_22" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273888v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Putri Saptawati" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78568-2_30" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J9Q9WHKR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321403v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324590v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283442v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_15" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLKKVW0D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273910v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283433v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324582v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85654-2_62" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30F14SQD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275950v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324469v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_32" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00160536v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2007.48" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272118v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72950-1_15" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00173127v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295445" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275948v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175246v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guisnel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317331.1317347" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199036v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168951v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130712v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275949v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00173030v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106902v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135015v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135019v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00095901v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681787" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135025v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00095914v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812774118_0074" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106502v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106087v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_23" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106090v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106089v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106086v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108883v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maussion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108884v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108890v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108887v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauch&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108889v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561464v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561401v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544188v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570825v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571837v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44816-0_3" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WXC8ZKSB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571835v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571838v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573395v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573399v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160052v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766002v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765732v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383168v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596146v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408734v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/reference/details.asp?ID=34838" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501009v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783030790912" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79092-9_2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085710v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720430.ch3" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962965v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Slama" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch6" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381090v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_13" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344758v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130718v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102627v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1574-9576(06)80014-6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130714v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533257v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39906-3_6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VKSBMH41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04962853v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03974164v2" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661499v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Martin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Muda" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106088v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05265596v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850737v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00383046v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193679v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102862v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102867v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106685v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106655v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00413140v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deperias Kerre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo Owuor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Owuor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22104968251359870" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04529052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dolhopolov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi16040115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790479v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Nourrit-Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11174" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675922v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aleveque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11317" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066791v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Derakhshannia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.11449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03850123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Runkler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2022.101205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Paun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O&#8217;Neal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vaileanu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Chaudron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03400137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488521500288" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03134309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03320956v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Odhiambo Menya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-021-01390-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02372243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faaiz Hussain Shah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.10.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hajj-Hassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12080126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01862116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc2030025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488517500040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01398978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jides.2016.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Warintarawej" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-150744" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Dinh Thac Do" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar Tehrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-014-0749-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vintrou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fauvet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guidoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sicard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogi Satrya Aryadinata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico del Razo Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfecto Malaquias Quintero Flores" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a6040747" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pinho Lucas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria N. Moreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488512500274" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ayouni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.06.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyuan Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIDM.2011.038276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vinceslas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644873.1644877" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Jorio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.939-957" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B4DBF5D481AF06EB10F93FF1FB080FED2EE396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00401363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0407" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-009-0112-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03134401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798834v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.9-33" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DEAC87798B7922F833E1C2AF70F5308951B2AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502026v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2009-0381" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196964v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWET.2009.025012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00401364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488509006054" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Serp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.1512" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283426v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-87431-9_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365620v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.01.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2007.894976" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135010v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2006-10302" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488503002259" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05245564v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400024v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalama El-Galta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156089v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04156120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51643-6_22" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04292731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_34" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03320961v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107555v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-To-Quyen Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong-Cang Phan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177610" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03207259v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858936" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858883" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02085775v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hersog" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02054874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Tu Ngo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Georgescu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13453-2_8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02907450v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3_24" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#8217;orazio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491658" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828664v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Georgescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73117-9_42" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847702v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Chaoued" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Borgi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015540" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847697v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Madera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847703v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.74" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266638v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Loc Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01380610v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Touzani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ponsard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Quinqueton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01380608v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381078v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26154-6_15" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01399005v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381082v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912856" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266643v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.234" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01230140v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381087v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Bouhali" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_13" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381091v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381086v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005598400500060" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381077v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_42" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381080v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_40" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005072902170224" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382568v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chailan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v34.management.17" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381081v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2013.6694022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803916v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381076v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40769-7_38" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T4H9KM99-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736797v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Dumontier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hess" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE.2012.36" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736785v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251326" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736784v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798078v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251176" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwipa Pruitikanee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798260v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00671499v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cassanas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laurent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2011.21" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00608361v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723580v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saneifar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonniol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19032-2_9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825334v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803917v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2011.71" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072729v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798821v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1871940.1871961" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816296v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502037v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13672-6_33" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504072v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952985v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Donh Thac Do" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2010.101" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504029v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Benyahia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13208-7\_34" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798797v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686082" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816291v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14770-8_39" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588562v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588603v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788890v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12026-8_8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-59QPR0G6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072151v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584858" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00582626v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Laurent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5685842" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795689v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Copin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pecheur" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Augusta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Santana" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430509v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423951v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426501v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643843" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362568v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430508v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423947v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430510v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426480v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2009.145" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00426492v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoCPaR.2009.38" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593051v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593068v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoCPaR.2009.15" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408735v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_33" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6L1X8P5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363993v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Low-Kam" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364929v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395132v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277107" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526816v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592797v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03915-7_26" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6ZHF1L7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00362558v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423940v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_65" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324526v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2008.137" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324487v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324473v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456268" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321397v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cazal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324488v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275952v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70720-2_22" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324587v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273888v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Putri Saptawati" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78568-2_30" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J9Q9WHKR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321403v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283442v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85836-2_15" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WLKKVW0D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324590v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273910v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283433v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275950v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324582v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85654-2_62" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-30F14SQD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324469v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_32" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273920v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273907v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2008.4630623" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275951v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00160536v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2007.48" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272118v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72950-1_15" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00173127v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295445" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275948v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175246v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goutier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guisnel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317331.1317347" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199036v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130712v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00168951v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00275949v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00173030v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135015v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135019v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135025v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00095901v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681787" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00095914v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812774118_0074" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106902v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106502v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106087v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11564126_23" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106090v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106089v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106086v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108884v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maussion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108887v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauch&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108890v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108889v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108883v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561464v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561401v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544188v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570825v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571837v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44816-0_3" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WXC8ZKSB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571835v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571838v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573395v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573399v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160052v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766002v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765732v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383168v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouillet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596146v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408734v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/reference/details.asp?ID=34838" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501009v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783030790912" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79092-9_2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085710v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720430.ch3" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962965v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Slama" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch6" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01381090v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_13" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344758v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130718v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102627v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1574-9576(06)80014-6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130714v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533257v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39906-3_6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VKSBMH41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04962853v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03974164v2" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661499v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Martin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Muda" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106088v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05265596v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850737v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00383046v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193679v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102862v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102867v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106685v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106655v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00413140v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>