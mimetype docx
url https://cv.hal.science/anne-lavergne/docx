--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tutorial Toolbox to Simplify Bioinformatics and Biostatistics Analyses of Microbial Omics Data in an Island Context</w:t>
+                <w:t xml:space="preserve">A DNA barcode library for Culex mosquitoes (Diptera: Culicidae) of South America with the description of two cryptic species of subgenus Melanoconion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaure Quétel</w:t>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cazenave</w:t>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Allouch</w:t>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Baum</w:t>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMedInformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (2), pp.27. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0310571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedinformatics5020027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163541v1</w:t>
+                <w:t xml:space="preserve">hal-04967804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA barcode library for Culex mosquitoes (Diptera: Culicidae) of South America with the description of two cryptic species of subgenus Melanoconion</w:t>
+                <w:t xml:space="preserve">A Tutorial Toolbox to Simplify Bioinformatics and Biostatistics Analyses of Microbial Omics Data in an Island Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+                <w:t xml:space="preserve">Isaure Quétel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Damien Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Nina Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Chloé Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0310571. </w:t>
+              <w:t xml:space="preserve">BioMedInformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedinformatics5020027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967804v1</w:t>
+                <w:t xml:space="preserve">hal-05163541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptospirosis seroprevalence and exposure factors in three informal settlements of French Guiana: An opportunistic survey</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Oberlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -530,51 +530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisé Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Enfissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,77 +651,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia Natural Infection of Mosquitoes in French Guiana: Prevalence, Distribution, and Genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Clervil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -906,103 +906,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito Feeding Habits in Coastal French Guiana: Mammals in the Crosshairs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (9), pp.718. </w:t>
@@ -1704,265 +1704,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue: “Viral Genetic Diversity”</w:t>
+                <w:t xml:space="preserve">Tonate Virus and Fetal Abnormalities, French Guiana, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Heraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Veronique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Njouom</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhi Kedous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14030570⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.445-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2802.210884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691646v1</w:t>
+                <w:t xml:space="preserve">hal-03691250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonate Virus and Fetal Abnormalities, French Guiana, 2019</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special Issue: “Viral Genetic Diversity”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Pomar</w:t>
+                <w:t xml:space="preserve">Jean‐michel Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobhi Kedous</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (2), pp.445-448. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2802.210884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14030570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691250v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramyxovirus circulation in bat species from French Guiana</w:t>
               </w:r>
@@ -1974,77 +1974,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Darcissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 90, pp.104769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2072,338 +2072,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
+                <w:t xml:space="preserve">Breakthrough Infections of SARS-CoV-2 Gamma Variant in Fully Vaccinated Gold Miners, French Guiana, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pichard</w:t>
+                <w:t xml:space="preserve">Vincent Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Restrepo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Nathalie Bonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Perez</w:t>
+                <w:t xml:space="preserve">Sandrine Peugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (10), pp.2711-2714. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2673 - 2676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.211427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
+                <w:t xml:space="preserve">pasteur-03691048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough Infections of SARS-CoV-2 Gamma Variant in Fully Vaccinated Gold Miners, French Guiana, 2021</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bérot</w:t>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonnave</w:t>
+                <w:t xml:space="preserve">Clara Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Peugny</w:t>
+                <w:t xml:space="preserve">Johana Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ballet</w:t>
+                <w:t xml:space="preserve">Lucas Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (10), pp.2673 - 2676. </w:t>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2711-2714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2710.211427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03691048v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of habitat on viral diversity in neotropical rodent hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2653,51 +2653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Canestrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3332,51 +3332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (18), pp.e00980-18. </w:t>
@@ -3721,51 +3721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidia Arechiga-Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaï Jorge de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3810,1047 +3810,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02197623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the genetic diversity and phylogeny of Leishmania RNA virus 1 strains of infected Leishmania isolates circulating in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
+                <w:t xml:space="preserve">Rodent-borne viruses in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Ginouvès</w:t>
+                <w:t xml:space="preserve">François Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005764⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.E12-E27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2017.0697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01583523v1</w:t>
+                <w:t xml:space="preserve">hal-02948543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virome analysis of two sympatric bat species (Desmodus rotundus and Molossus molossus) in French Guiana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Franc</w:t>
+                <w:t xml:space="preserve">Development of molecular and cellular tools to decipher the type I IFN pathway of the common vampire bat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarkis Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Darcissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186943⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01633803v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01633796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of molecular and cellular tools to decipher the type I IFN pathway of the common vampire bat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Falk</w:t>
+                <w:t xml:space="preserve">Hantavirus Pulmonary Syndrome Caused by Maripa Virus in French Guiana, 2008–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bremand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.10.023⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (10), pp.1722 - 1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2310.170842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01633796v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01623479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodent-borne viruses in French Guiana.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Absence of vaccinia virus detection in a remote region of the Northern Amazon forests, 2005-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galileu Barbosa Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Donato</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Darcissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betania Paiva Drumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2017.0697⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162 (8), pp.2369 - 2373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-017-3353-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948543v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01585618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hantavirus Pulmonary Syndrome Caused by Maripa Virus in French Guiana, 2008–2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virus hébergés par les rongeurs en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Houcke</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2310.170842⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.130-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2017.0698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01623479v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of vaccinia virus detection in a remote region of the Northern Amazon forests, 2005-2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virome analysis of two sympatric bat species (Desmodus rotundus and Molossus molossus) in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Salmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galileu Barbosa Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Darcissac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Betania Paiva Drumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00705-017-3353-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01585618v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01633803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus hébergés par les rongeurs en Guyane française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Matheus</w:t>
+                <w:t xml:space="preserve">Unraveling the genetic diversity and phylogeny of Leishmania RNA virus 1 strains of infected Leishmania isolates circulating in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Catzeflis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+                <w:t xml:space="preserve">Ignacio S. Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (3), pp.130-146. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.e0005764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2017.0698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836325v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01583523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial pattern of genetic diversity and selection in the MHC class II DRB of three Neotropical bat species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Salmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Crouau-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5018,103 +5018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence of a Vampire Bat Rabies Virus from French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Darcissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (2), pii: e00188-16. </w:t>
@@ -5286,77 +5286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of lymphocytic choriomeningitis mammarenavirus in house mouse ( Mus musculus , Rodentia) in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5554,90 +5554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patawa Virus, a New Arenavirus Hosted by Forest Rodents in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5688,77 +5688,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Report: Maripa Hantavirus in French Guiana: Phylogenetic Position and Predicted Spatial Distribution of Rodent Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5822,51 +5822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Herpesvirus 7 with Roseoloviruses Closely Related to African Great Apes Are Naturally Infected Supplemental material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5995,51 +5995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6237,90 +6237,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive synchrony in a recovering bottlenecked sea turtle population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 81 (2), pp.341-351. </w:t>
@@ -6384,51 +6384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Fagrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roya Sarwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6505,64 +6505,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence of a novel hantavirus variant of Rio Mamoré virus, Maripa virus, from French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6622,64 +6622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial molecular characterisation of New World non-human primate lymphocryptoviruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6746,742 +6746,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00619816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population history, phylogeography, and conservation genetics of the last Neotropical mega-herbivore, the lowland tapir (Tapirus terrestris).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+                <w:t xml:space="preserve">Phylogeny and phylogeography of squirrel monkeys (genus Saimiri) based on cytochrome b genetic analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Gonçalves da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz-García</w:t>
+                <w:t xml:space="preserve">Sandra Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Tapia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oswaldo Ramirez</w:t>
+                <w:t xml:space="preserve">Hugues Contamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (3), pp.242-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-278⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00654107v1</w:t>
+                <w:t xml:space="preserve">pasteur-00654004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and molecular evolution of human and non-human primate Gammaherpesvirinae.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on Mugisha et al. J Med Primatol 2010; 39: 71-76.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gessain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoste</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gessain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (5), pp.363-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0684.2010.00421.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00460121v1</w:t>
+                <w:t xml:space="preserve">pasteur-00488318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and phylogeography of squirrel monkeys (genus Saimiri) based on cytochrome b genetic analysis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lacote</w:t>
+                <w:t xml:space="preserve">Hantavirus pulmonary syndrome, French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Contamin</w:t>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.20773⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.739-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1604.090831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00654004v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00583873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on Mugisha et al. J Med Primatol 2010; 39: 71-76.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Population history, phylogeography, and conservation genetics of the last Neotropical mega-herbivore, the lowland tapir (Tapirus terrestris).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Gonçalves da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Primatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0684.2010.00421.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00488318v1</w:t>
+                <w:t xml:space="preserve">pasteur-00654107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hantavirus pulmonary syndrome, French Guiana.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity and molecular evolution of human and non-human primate Gammaherpesvirinae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gessain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1604.090831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00583873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00460121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dengue infection in neotropical forest mammals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7571,64 +7571,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outbreaks of Disease Possibly Due to a Natural Avian Herpesvirus Infection in a Colony of Young Magnificent Frigatebirds (Fregata magnificens)in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Semelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7731,77 +7731,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79 (5), pp.685-687. </w:t>
@@ -7967,307 +7967,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reemergence of dengue virus type 4, French Antilles and French Guiana, 2004-2005.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mayaro virus: Complete nucleotide sequence and phylogenetic relationships with other alphaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit De Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Lagathu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jenny Martial</w:t>
+                <w:t xml:space="preserve">Hervé Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 117 (2), pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2005.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1211.060339⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00584123v1</w:t>
+                <w:t xml:space="preserve">hal-02116556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayaro virus: Complete nucleotide sequence and phylogenetic relationships with other alphaviruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reemergence of dengue virus type 4, French Antilles and French Guiana, 2004-2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit De Thoisy</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Lagathu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pouliquen</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2005.11.006⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (11), pp.1748-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1211.060339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116556v1</w:t>
+                <w:t xml:space="preserve">pasteur-00584123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of two local falciparum malaria outbreaks on the French Guiana coast confirms the msp1 B-K1/varD genotype association with severe malaria.</w:t>
               </w:r>
@@ -8279,51 +8279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tournegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8381,359 +8381,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00590991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of major histocompatibility complex class 1 (MHC-I) from squirrel monkeys (Saimiri sciureus).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Th1 cell development induced by cysteine proteinases A and B in localized cutaneous leishmaniasis due to Leishmania guyanensis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
+                <w:t xml:space="preserve">Pascal Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Fendel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Eliane Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirdad Kazanji</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghislaine Prévot-Linguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 55 (9), pp.633-9. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 71 (5), pp.2924-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00251-003-0607-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.71.5.2924-2926.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00607918v1</w:t>
+                <w:t xml:space="preserve">hal-02116562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th1 cell development induced by cysteine proteinases A and B in localized cutaneous leishmaniasis due to Leishmania guyanensis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of major histocompatibility complex class 1 (MHC-I) from squirrel monkeys (Saimiri sciureus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pascalis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rolf Fendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Bourreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mirdad Kazanji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (9), pp.633-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-003-0607-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.71.5.2924-2926.2003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02116562v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00607918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning, characterization, and quantification of squirrel monkey ( Saimiri sciureus) Th1 and Th2 cytokines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirdad Kazanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 54 (1), pp.20-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8824,77 +8824,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas groupés d'infections à virus Mayaro, réserve naturelle nationale des Nouragues, Guyane, janvier 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8945,103 +8945,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First metagenomic analysis on the virome of Culex genus mosquitoes of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Guyanaises d'Infectiologie et de médecine Tropicale (AgiT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cayenne, Guyane française, France. pp.S6-S7, </w:t>
@@ -9079,77 +9079,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methods for ecoviromics of rodent reservoirs of zoonoses in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,277 +9489,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence de cas de syndromes pulmonaires à Hantavirus (SPH) en Guyane en 2022 et résultats de l'enquête épidémiologique autour des cas.</w:t>
+                <w:t xml:space="preserve">Émergence du syndrome pulmonaire à Hantavirus en Guyane en 2022 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Oberlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533408v1</w:t>
+                <w:t xml:space="preserve">hal-04544503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence du syndrome pulmonaire à Hantavirus en Guyane en 2022 ?</w:t>
+                <w:t xml:space="preserve">Émergence de cas de syndromes pulmonaires à Hantavirus (SPH) en Guyane en 2022 et résultats de l'enquête épidémiologique autour des cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margot Oberlis</w:t>
+                <w:t xml:space="preserve">F. About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544503v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9777,51 +9777,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomía y filogenia de micos ardilla (género Saimiri) a partir de un análisis del gen del citocromo b.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10058,51 +10058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Qu&#233;tel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cazenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Allouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics5020027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05444032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaonasoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030264" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12101994" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dufour Gaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0638" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.13.2400123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raffestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tinard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lichtenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.45.2400705" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Matheus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houcke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Roger Lontsi Ngoula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lecaros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pujo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0390" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus de Souza Ribeiro Mioni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Couesnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Saout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guilloton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00288-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gourjault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Wallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.09.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Heraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030570" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pomar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Kedous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2802.210884" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Darcissac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104769" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnave" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peugny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.211427" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091690" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrico Sebastiano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canestrelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bisconti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00567" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02617410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha James" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayence" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3887-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Nachtmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Argibay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Botto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Escalera-Zamudio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icz007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lima" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Magalh&#227;es" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Marmontel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thoisy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Meirelles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201920190325" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pouliquen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00980-18" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bremand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhety Labeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/EID2409.180223" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Sarkis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Neuveut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meurs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DCI.2018.04.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197623v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Arechiga-Ceballos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Delaval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239; Jorge de Castro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esx111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio S. Caballero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005764" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01633803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Salmier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186943" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01633796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Falk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.10.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948543v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0697" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01623479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2310.170842" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01585618v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galileu Barbosa Costa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betania Paiva Drumond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3353-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0698" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0802-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004378.s002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429574v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00188-16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Adriouch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz-Arthaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2016.0048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane B Bouchier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.11.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reynes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Razafindralambo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Andrianaivo Barivelo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2013.1359" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01082196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-014-0971-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01082199v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barrioz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0257" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01082195v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Niphuis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nerrienet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01490-14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit De Thoisy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pavan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luglia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/150811014X683228" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805170v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Molfetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibelle Torres Vila&#231;a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Plot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcroix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058061" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627060v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2011.01915.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00752370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Fagrouch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Sarwari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.044149-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00752355v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00337-12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00619816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouliquen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.07.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00654107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Gon&#231;alves da Silva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Tapia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramirez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-278" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460121v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.10.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JWJ7LF2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00654004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Contamin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20773" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/834E06CA6E69F2830CDDD1F8FE0501E5D111C141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488318v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Rose" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0684.2010.00421.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32RPMCZH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583873v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moua" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bourbigot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hommel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1604.090831" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Germain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz-Jord&#225;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candimar Col&#243;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2007.0280" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197622v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Semelin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-45.3.802" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584078v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meynard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2008.79.685" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan&#8209;womas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Guillotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Scanf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Igonet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00901-08" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lagathu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Martial" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1211.060339" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116556v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2005.11.006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDMRLTJS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590991v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Volney" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tournegros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Florent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-4-26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607918v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Fendel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0607-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGZ7NNJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116562v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pascalis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bourreau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Pr&#233;vot-Linguet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.5.2924-2926.2003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-002-0443-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/168626AA509238173ECB01D856546C7FB142A2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076103v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Turnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076102v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Issaly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735266v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tirera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donato" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frig&#233;rio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;rond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez002.069" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04613113v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxamarre Saint Herv&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marckenson Therasse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04533408v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. About" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04544503v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02490801v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Qu&#233;tel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cazenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Allouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics5020027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05444032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaonasoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030264" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12101994" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dufour Gaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0638" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.13.2400123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raffestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tinard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lichtenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.45.2400705" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Matheus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houcke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Roger Lontsi Ngoula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lecaros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pujo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0390" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus de Souza Ribeiro Mioni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Couesnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Saout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guilloton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00288-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gourjault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Wallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.09.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pomar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Kedous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2802.210884" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Heraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030570" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Darcissac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104769" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnave" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peugny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.211427" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091690" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrico Sebastiano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canestrelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bisconti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00567" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02617410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha James" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayence" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3887-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Nachtmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Argibay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Botto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Escalera-Zamudio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icz007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lima" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Magalh&#227;es" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Marmontel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thoisy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Meirelles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201920190325" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pouliquen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00980-18" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bremand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhety Labeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/EID2409.180223" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Sarkis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Neuveut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meurs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DCI.2018.04.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197623v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Arechiga-Ceballos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Delaval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239; Jorge de Castro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esx111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0697" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01633796v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Falk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.10.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01623479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2310.170842" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01585618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galileu Barbosa Costa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betania Paiva Drumond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3353-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836325v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0698" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01633803v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Salmier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186943" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio S. Caballero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005764" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0802-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004378.s002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429574v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00188-16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Adriouch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz-Arthaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2016.0048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane B Bouchier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.11.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reynes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Razafindralambo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Andrianaivo Barivelo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2013.1359" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01082196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-014-0971-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01082199v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barrioz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0257" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01082195v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Niphuis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nerrienet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01490-14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit De Thoisy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pavan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luglia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/150811014X683228" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805170v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Molfetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibelle Torres Vila&#231;a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Plot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcroix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058061" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627060v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2011.01915.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00752370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Fagrouch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Sarwari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.044149-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00752355v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00337-12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00619816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouliquen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.07.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00654004v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Contamin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20773" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/834E06CA6E69F2830CDDD1F8FE0501E5D111C141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488318v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Rose" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0684.2010.00421.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32RPMCZH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583873v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moua" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bourbigot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hommel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1604.090831" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00654107v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Gon&#231;alves da Silva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Tapia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramirez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-278" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460121v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.10.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JWJ7LF2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Germain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz-Jord&#225;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candimar Col&#243;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2007.0280" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197622v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Semelin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-45.3.802" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584078v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meynard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2008.79.685" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan&#8209;womas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Guillotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Scanf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Igonet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00901-08" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2005.11.006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDMRLTJS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584123v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lagathu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Martial" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1211.060339" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590991v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Volney" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tournegros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Florent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-4-26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116562v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pascalis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bourreau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Pr&#233;vot-Linguet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.5.2924-2926.2003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607918v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Fendel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0607-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGZ7NNJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-002-0443-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/168626AA509238173ECB01D856546C7FB142A2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076103v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Turnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076102v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Issaly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735266v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tirera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donato" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frig&#233;rio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;rond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez002.069" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04613113v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxamarre Saint Herv&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marckenson Therasse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04544503v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04533408v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. About" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02490801v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>