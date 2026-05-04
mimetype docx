--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1704,265 +1704,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonate Virus and Fetal Abnormalities, French Guiana, 2019</w:t>
+                <w:t xml:space="preserve">Special Issue: “Viral Genetic Diversity”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+                <w:t xml:space="preserve">Jean‐michel Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lefebvre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2802.210884⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14030570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691250v1</w:t>
+                <w:t xml:space="preserve">hal-03691646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue: “Viral Genetic Diversity”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tonate Virus and Fetal Abnormalities, French Guiana, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Heraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Leo Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Njouom</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sobhi Kedous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.570. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.445-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14030570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2802.210884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691646v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramyxovirus circulation in bat species from French Guiana</w:t>
               </w:r>
@@ -2072,295 +2072,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough Infections of SARS-CoV-2 Gamma Variant in Fully Vaccinated Gold Miners, French Guiana, 2021</w:t>
+                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bérot</w:t>
+                <w:t xml:space="preserve">Clara Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonnave</w:t>
+                <w:t xml:space="preserve">Johana Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Peugny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Ballet</w:t>
+                <w:t xml:space="preserve">Lucas Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (10), pp.2673 - 2676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2710.211427⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2711-2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03691048v1</w:t>
+                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breakthrough Infections of SARS-CoV-2 Gamma Variant in Fully Vaccinated Gold Miners, French Guiana, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+                <w:t xml:space="preserve">Vincent Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pichard</w:t>
+                <w:t xml:space="preserve">Nathalie Bonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Restrepo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Sandrine Peugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Perez</w:t>
+                <w:t xml:space="preserve">Mathilde Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (10), pp.2711-2714. </w:t>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2673 - 2676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.211427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03691048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of habitat on viral diversity in neotropical rodent hosts</w:t>
               </w:r>
@@ -3810,995 +3810,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02197623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodent-borne viruses in French Guiana.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Matheus</w:t>
+                <w:t xml:space="preserve">Unraveling the genetic diversity and phylogeny of Leishmania RNA virus 1 strains of infected Leishmania isolates circulating in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Catzeflis</w:t>
+                <w:t xml:space="preserve">Marine Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio S. Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2017.0697⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.e0005764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948543v1</w:t>
+                <w:t xml:space="preserve">pasteur-01583523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of molecular and cellular tools to decipher the type I IFN pathway of the common vampire bat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Lise</w:t>
+                <w:t xml:space="preserve">Virome analysis of two sympatric bat species (Desmodus rotundus and Molossus molossus) in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Salmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Darcissac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.10.023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01633796v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01633803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hantavirus Pulmonary Syndrome Caused by Maripa Virus in French Guiana, 2008–2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rodent-borne viruses in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Houcke</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2310.170842⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.E12-E27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2017.0697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01623479v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of vaccinia virus detection in a remote region of the Northern Amazon forests, 2005-2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Development of molecular and cellular tools to decipher the type I IFN pathway of the common vampire bat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarkis Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Darcissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Betania Paiva Drumond</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2017.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00705-017-3353-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01585618v1</w:t>
+                <w:t xml:space="preserve">pasteur-01633796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus hébergés par les rongeurs en Guyane française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hantavirus Pulmonary Syndrome Caused by Maripa Virus in French Guiana, 2008–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bremand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (10), pp.1722 - 1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2310.170842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2017.0698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01836325v1</w:t>
+                <w:t xml:space="preserve">pasteur-01623479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virome analysis of two sympatric bat species (Desmodus rotundus and Molossus molossus) in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absence of vaccinia virus detection in a remote region of the Northern Amazon forests, 2005-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galileu Barbosa Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Darcissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edith Darcissac</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betania Paiva Drumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186943⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162 (8), pp.2369 - 2373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-017-3353-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01633803v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01585618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the genetic diversity and phylogeny of Leishmania RNA virus 1 strains of infected Leishmania isolates circulating in French Guiana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Ginouvès</w:t>
+                <w:t xml:space="preserve">Virus hébergés par les rongeurs en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (7), pp.e0005764. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.130-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2017.0698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01583523v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial pattern of genetic diversity and selection in the MHC class II DRB of three Neotropical bat species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Salmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,295 +5682,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01082196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Report: Maripa Hantavirus in French Guiana: Phylogenetic Position and Predicted Spatial Distribution of Rodent Hosts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Catzeflis</w:t>
+                <w:t xml:space="preserve">Human Herpesvirus 7 with Roseoloviruses Closely Related to African Great Apes Are Naturally Infected Supplemental material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Clément</w:t>
+                <w:t xml:space="preserve">Antoine Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barrioz</w:t>
+                <w:t xml:space="preserve">Henk Niphuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nerrienet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.13-0257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (22), pp.13212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01490-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01082199v1</w:t>
+                <w:t xml:space="preserve">pasteur-01082195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Herpesvirus 7 with Roseoloviruses Closely Related to African Great Apes Are Naturally Infected Supplemental material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gessain</w:t>
+                <w:t xml:space="preserve">Short Report: Maripa Hantavirus in French Guiana: Phylogenetic Position and Predicted Spatial Distribution of Rodent Hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk Niphuis</w:t>
+                <w:t xml:space="preserve">Luc Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Nerrienet</w:t>
+                <w:t xml:space="preserve">Sébastien Barrioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88 (22), pp.13212. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.988 - 992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01490-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.13-0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01082195v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01082199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic Diversity in Common Mustached Bats Pteronotus cf. parnellii (Mormoopidae) in French Guiana and Brazilian Amapa</w:t>
               </w:r>
@@ -6746,980 +6746,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00619816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and phylogeography of squirrel monkeys (genus Saimiri) based on cytochrome b genetic analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Population history, phylogeography, and conservation genetics of the last Neotropical mega-herbivore, the lowland tapir (Tapirus terrestris).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Gonçalves da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Contamin</w:t>
+                <w:t xml:space="preserve">Andrés Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.20773⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00654004v1</w:t>
+                <w:t xml:space="preserve">pasteur-00654107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on Mugisha et al. J Med Primatol 2010; 39: 71-76.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity and molecular evolution of human and non-human primate Gammaherpesvirinae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gessain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Primatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0684.2010.00421.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00488318v1</w:t>
+                <w:t xml:space="preserve">pasteur-00460121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hantavirus pulmonary syndrome, French Guiana.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Matheus</w:t>
+                <w:t xml:space="preserve">Phylogeny and phylogeography of squirrel monkeys (genus Saimiri) based on cytochrome b genetic analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Djossou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Hommel</w:t>
+                <w:t xml:space="preserve">Hugues Contamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1604.090831⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (3), pp.242-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00583873v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00654004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population history, phylogeography, and conservation genetics of the last Neotropical mega-herbivore, the lowland tapir (Tapirus terrestris).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on Mugisha et al. J Med Primatol 2010; 39: 71-76.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gessain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-278⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (5), pp.363-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0684.2010.00421.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00654107v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00488318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and molecular evolution of human and non-human primate Gammaherpesvirinae.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hantavirus pulmonary syndrome, French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.10.009⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.739-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1604.090831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00460121v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00583873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengue infection in neotropical forest mammals.</w:t>
+                <w:t xml:space="preserve">Outbreaks of Disease Possibly Due to a Natural Avian Herpesvirus Infection in a Colony of Young Magnificent Frigatebirds (Fregata magnificens)in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Germain</w:t>
+                <w:t xml:space="preserve">Julien Semelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Muñoz-Jordán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Candimar Colón</w:t>
+                <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vbz.2007.0280⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.802-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/0090-3558-45.3.802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00584093v1</w:t>
+                <w:t xml:space="preserve">pasteur-02197622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreaks of Disease Possibly Due to a Natural Avian Herpesvirus Infection in a Colony of Young Magnificent Frigatebirds (Fregata magnificens)in French Guiana</w:t>
+                <w:t xml:space="preserve">Dengue infection in neotropical forest mammals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Semelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Pouliquen</w:t>
+                <w:t xml:space="preserve">Jorge Muñoz-Jordán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Blanchard</w:t>
+                <w:t xml:space="preserve">Candimar Colón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (3), pp.802-807. </w:t>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.157-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7589/0090-3558-45.3.802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2007.0280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02197622v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00584093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dengue-3 outbreak in Paraguay: investigations using capillary blood samples on filter paper.</w:t>
               </w:r>
@@ -7757,51 +7757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79 (5), pp.685-687. </w:t>
@@ -7967,307 +7967,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayaro virus: Complete nucleotide sequence and phylogenetic relationships with other alphaviruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reemergence of dengue virus type 4, French Antilles and French Guiana, 2004-2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit De Thoisy</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Lagathu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pouliquen</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2005.11.006⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (11), pp.1748-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1211.060339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116556v1</w:t>
+                <w:t xml:space="preserve">pasteur-00584123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reemergence of dengue virus type 4, French Antilles and French Guiana, 2004-2005.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mayaro virus: Complete nucleotide sequence and phylogenetic relationships with other alphaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit De Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Lagathu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jenny Martial</w:t>
+                <w:t xml:space="preserve">Hervé Pascalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 117 (2), pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2005.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1211.060339⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00584123v1</w:t>
+                <w:t xml:space="preserve">hal-02116556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of two local falciparum malaria outbreaks on the French Guiana coast confirms the msp1 B-K1/varD genotype association with severe malaria.</w:t>
               </w:r>
@@ -8381,359 +8381,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00590991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th1 cell development induced by cysteine proteinases A and B in localized cutaneous leishmaniasis due to Leishmania guyanensis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of major histocompatibility complex class 1 (MHC-I) from squirrel monkeys (Saimiri sciureus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pascalis</w:t>
+                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Fendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Prévot-Linguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mirdad Kazanji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 71 (5), pp.2924-6. </w:t>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (9), pp.633-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.71.5.2924-2926.2003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00251-003-0607-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116562v1</w:t>
+                <w:t xml:space="preserve">pasteur-00607918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of major histocompatibility complex class 1 (MHC-I) from squirrel monkeys (Saimiri sciureus).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Th1 cell development induced by cysteine proteinases A and B in localized cutaneous leishmaniasis due to Leishmania guyanensis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Fendel</w:t>
+                <w:t xml:space="preserve">Pascal Pascalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirdad Kazanji</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eliane Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Prévot-Linguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-003-0607-4⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 71 (5), pp.2924-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.71.5.2924-2926.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00607918v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning, characterization, and quantification of squirrel monkey ( Saimiri sciureus) Th1 and Th2 cytokines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirdad Kazanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 54 (1), pp.20-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9079,51 +9079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methods for ecoviromics of rodent reservoirs of zoonoses in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,277 +9489,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence du syndrome pulmonaire à Hantavirus en Guyane en 2022 ?</w:t>
+                <w:t xml:space="preserve">Émergence de cas de syndromes pulmonaires à Hantavirus (SPH) en Guyane en 2022 et résultats de l'enquête épidémiologique autour des cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margot Oberlis</w:t>
+                <w:t xml:space="preserve">M. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544503v1</w:t>
+                <w:t xml:space="preserve">hal-04533408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence de cas de syndromes pulmonaires à Hantavirus (SPH) en Guyane en 2022 et résultats de l'enquête épidémiologique autour des cas.</w:t>
+                <w:t xml:space="preserve">Émergence du syndrome pulmonaire à Hantavirus en Guyane en 2022 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. About</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Oberlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533408v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10058,51 +10058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Qu&#233;tel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cazenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Allouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics5020027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05444032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaonasoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030264" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12101994" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dufour Gaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0638" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.13.2400123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raffestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tinard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lichtenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.45.2400705" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Matheus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houcke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Roger Lontsi Ngoula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lecaros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pujo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0390" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus de Souza Ribeiro Mioni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Couesnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Saout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guilloton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00288-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gourjault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Wallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.09.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pomar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Kedous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2802.210884" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Heraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030570" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Darcissac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104769" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnave" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peugny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.211427" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091690" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrico Sebastiano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canestrelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bisconti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00567" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02617410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha James" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayence" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3887-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Nachtmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Argibay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Botto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Escalera-Zamudio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icz007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lima" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Magalh&#227;es" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Marmontel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thoisy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Meirelles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201920190325" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pouliquen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00980-18" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bremand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhety Labeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/EID2409.180223" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Sarkis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Neuveut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meurs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DCI.2018.04.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197623v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Arechiga-Ceballos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Delaval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239; Jorge de Castro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esx111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0697" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01633796v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Falk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.10.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01623479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2310.170842" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01585618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galileu Barbosa Costa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betania Paiva Drumond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3353-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836325v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0698" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01633803v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Salmier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186943" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio S. Caballero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005764" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0802-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004378.s002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429574v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00188-16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Adriouch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz-Arthaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2016.0048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane B Bouchier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.11.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reynes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Razafindralambo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Andrianaivo Barivelo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2013.1359" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01082196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-014-0971-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01082199v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barrioz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0257" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01082195v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Niphuis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nerrienet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01490-14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit De Thoisy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pavan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luglia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/150811014X683228" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805170v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Molfetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibelle Torres Vila&#231;a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Plot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcroix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058061" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627060v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2011.01915.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00752370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Fagrouch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Sarwari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.044149-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00752355v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00337-12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00619816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouliquen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.07.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00654004v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Contamin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20773" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/834E06CA6E69F2830CDDD1F8FE0501E5D111C141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488318v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Rose" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0684.2010.00421.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32RPMCZH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583873v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moua" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bourbigot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hommel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1604.090831" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00654107v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Gon&#231;alves da Silva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Tapia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramirez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-278" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460121v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.10.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JWJ7LF2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Germain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz-Jord&#225;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candimar Col&#243;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2007.0280" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197622v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Semelin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-45.3.802" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584078v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meynard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2008.79.685" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan&#8209;womas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Guillotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Scanf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Igonet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00901-08" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116556v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2005.11.006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDMRLTJS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584123v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lagathu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Martial" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1211.060339" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590991v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Volney" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tournegros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Florent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-4-26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116562v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pascalis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bourreau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Pr&#233;vot-Linguet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.5.2924-2926.2003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607918v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Fendel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0607-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGZ7NNJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-002-0443-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/168626AA509238173ECB01D856546C7FB142A2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076103v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Turnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076102v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Issaly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735266v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tirera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donato" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frig&#233;rio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;rond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez002.069" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04613113v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxamarre Saint Herv&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marckenson Therasse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04544503v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04533408v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. About" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02490801v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Qu&#233;tel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cazenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Allouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedinformatics5020027" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05444032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaonasoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030264" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12101994" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dufour Gaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0638" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.13.2400123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raffestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tinard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lichtenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.45.2400705" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Matheus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houcke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Roger Lontsi Ngoula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lecaros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Pujo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0390" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus de Souza Ribeiro Mioni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Couesnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Saout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guilloton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00288-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gourjault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Wallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2023.09.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Heraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030570" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pomar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Kedous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2802.210884" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Darcissac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104769" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnave" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peugny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.211427" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091690" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrico Sebastiano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canestrelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bisconti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pineau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00567" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02617410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha James" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayence" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3887-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Nachtmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Argibay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Botto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Escalera-Zamudio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icz007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lima" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Magalh&#227;es" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Marmontel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thoisy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Meirelles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201920190325" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pouliquen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00980-18" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bremand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhety Labeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/EID2409.180223" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Sarkis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Neuveut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meurs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DCI.2018.04.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197623v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Arechiga-Ceballos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Delaval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#239; Jorge de Castro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esx111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio S. Caballero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005764" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01633803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Salmier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186943" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948543v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0697" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01633796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Falk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2017.10.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01623479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2310.170842" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01585618v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galileu Barbosa Costa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betania Paiva Drumond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3353-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0698" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0802-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004378.s002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01429574v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00188-16" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Adriouch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz-Arthaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2016.0048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane B Bouchier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.11.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01675483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reynes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Razafindralambo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Andrianaivo Barivelo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2013.1359" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01082196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-014-0971-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01082195v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Niphuis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nerrienet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01490-14" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01082199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barrioz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.13-0257" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit De Thoisy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pavan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luglia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/150811014X683228" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805170v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Molfetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibelle Torres Vila&#231;a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Plot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcroix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058061" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627060v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2011.01915.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00752370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Fagrouch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Sarwari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.044149-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00752355v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00337-12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00619816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouliquen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2011.07.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00654107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Gon&#231;alves da Silva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Tapia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Ramirez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-278" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00460121v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.10.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JWJ7LF2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00654004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Contamin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20773" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/834E06CA6E69F2830CDDD1F8FE0501E5D111C141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488318v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Rose" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0684.2010.00421.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32RPMCZH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583873v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moua" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bourbigot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hommel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1604.090831" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197622v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Semelin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-45.3.802" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Germain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz-Jord&#225;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candimar Col&#243;n" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2007.0280" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584078v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meynard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2008.79.685" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan&#8209;womas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Guillotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Scanf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Igonet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00901-08" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lagathu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Martial" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1211.060339" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116556v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pascalis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2005.11.006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDMRLTJS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590991v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Volney" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tournegros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Florent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-4-26" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607918v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Fendel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0607-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGZ7NNJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116562v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pascalis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bourreau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Pr&#233;vot-Linguet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.5.2924-2926.2003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00607921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-002-0443-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/168626AA509238173ECB01D856546C7FB142A2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076103v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Turnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076102v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Issaly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735266v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tirera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donato" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frig&#233;rio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;rond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez002.069" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04613113v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxamarre Saint Herv&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marckenson Therasse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04533408v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. About" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04544503v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02490801v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>