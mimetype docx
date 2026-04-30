--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -459,667 +459,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coculture model of a liver sinusoidal endothelial cell barrier and HepG2/C3a spheroids-on-chip in an advanced fluidic platform</w:t>
+                <w:t xml:space="preserve">Flow rate variations in microfluidic circuits with free surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">Isabela Zarpellon Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Souguir</w:t>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Merlier</w:t>
+                <w:t xml:space="preserve">Cécile Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2023.10.006⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (12), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-023-02691-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288584v1</w:t>
+                <w:t xml:space="preserve">hal-04257314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the metabolomic crosstalk between liver sinusoidal endothelial cells and hepatocytes exposed to paracetamol using organ-on-chip technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 492, pp.153550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tox.2023.153550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow rate variations in microfluidic circuits with free surfaces</w:t>
+                <w:t xml:space="preserve">Coculture model of a liver sinusoidal endothelial cell barrier and HepG2/C3a spheroids-on-chip in an advanced fluidic platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabela Zarpellon Nascimento</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Legallais</w:t>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Meziane</w:t>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (12), pp.79. </w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-023-02691-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2023.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257314v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ingénierie soutenable : est-ce « plus grand que nous » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liver organ-on-chip models for toxicity studies and risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Messelmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Choplin</w:t>
+                <w:t xml:space="preserve">Lisa Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Huet</w:t>
+                <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (13), pp.2423-2450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34746/CAHIERSCOSTECH137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2lc00307d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667351v1</w:t>
+                <w:t xml:space="preserve">hal-03861401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver organ-on-chip models for toxicity studies and risk assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’ingénierie soutenable : est-ce « plus grand que nous » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Morisseau</w:t>
+                <w:t xml:space="preserve">Hugues Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Legallais</w:t>
+                <w:t xml:space="preserve">Frédéric Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (13), pp.2423-2450. </w:t>
+              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2lc00307d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/CAHIERSCOSTECH137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861401v1</w:t>
+                <w:t xml:space="preserve">hal-03667351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Liver-on-Chip Integrating a Hydroscaffold Mimicking the Liver’s Extracellular Matrix</w:t>
               </w:r>
@@ -1131,51 +1131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1233,321 +1233,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compartmentalized microsystem helps understanding the uptake of benzo[a]pyrene by fungi during soil bioremediation processes</w:t>
+                <w:t xml:space="preserve">Sorting of capsules according to their stiffness: from principle to application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Baranger</w:t>
+                <w:t xml:space="preserve">Edgar Häner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+                <w:t xml:space="preserve">Doriane Vesperini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lins</w:t>
+                <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Deleu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Juel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 784, pp.147151. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (13), pp.3722-3732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0sm02249g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201329v1</w:t>
+                <w:t xml:space="preserve">hal-03274318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting of capsules according to their stiffness: from principle to application</w:t>
+                <w:t xml:space="preserve">A compartmentalized microsystem helps understanding the uptake of benzo[a]pyrene by fungi during soil bioremediation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Häner</w:t>
+                <w:t xml:space="preserve">Claire Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Vesperini</w:t>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
+                <w:t xml:space="preserve">Laurence Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (13), pp.3722-3732. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 784, pp.147151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0sm02249g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274318v1</w:t>
+                <w:t xml:space="preserve">hal-03201329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic monitoring of the growth of individual hyphae in confined environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fayeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,51 +1620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-driven flow focusing of two miscible liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyesse Bihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Vesperini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Kaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,886 +1822,898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeezing bio-capsules into a constriction: deformation till break-up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badr Kaoui</w:t>
+                <w:t xml:space="preserve">Deformability- and size-based microcapsule sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Vesperini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Kurzawa</w:t>
+                <w:t xml:space="preserve">Oriane Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boglárka Haszon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadège Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Edwards-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM01417A⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019545v1</w:t>
+                <w:t xml:space="preserve">hal-02019549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformability- and size-based microcapsule sorting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maire</w:t>
+                <w:t xml:space="preserve">Squeezing bio-capsules into a constriction: deformation till break-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Kaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Edwards-Levy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaetan Kurzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boglárka Haszon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.06.040⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (41), pp.7644-7648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM01417A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019549v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic model of the platelet-generating organ: beyond bone marrow biomimetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.21700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep21700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shooting in a foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (35), pp.6696-6704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4SM00457D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (4), pp.043101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4797499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Football curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (41065), pp.659-667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spinning ball spiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (septembre), pp.09300. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/093004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2711,1004 +2723,1004 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les futurs ingénieurs aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Baouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension et amélioration des mécanismes intervenant dans la bioremédiation du benzo[a]pyrène dans les sols par le champignon Talaromyces helicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Quenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/375r-s859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of liver-on-chip model integrating LSEC barrier and hepatocytes organoids for toxicity application</w:t>
+                <w:t xml:space="preserve">Contrôle découlement et suivi de prolifération dans des biopuces hépatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William César</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verhulsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st edition of the MicroPhysio conference on "Micro-physiological models: From organoids to organs-on-chip"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cargese (Corse), France</w:t>
+              <w:t xml:space="preserve">25`eme Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497703v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle découlement et suivi de prolifération dans des biopuces hépatiques</w:t>
+                <w:t xml:space="preserve">Development of liver-on-chip model integrating LSEC barrier and hepatocytes organoids for toxicity application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25`eme Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 1st edition of the MicroPhysio conference on "Micro-physiological models: From organoids to organs-on-chip"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cargese (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497647v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an advanced liver organ-on-chip integrating hydroscaffold mimicking cell matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th ESAO Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, London (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D liver-on-chip model integrating hydrogel mimicking cell matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERMIS 6th World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Maastricht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle en pression du coécoulement de deux liquides miscibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vesperini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic approaches for improved bioremediation: Monitoring pollutant uptake in a soil fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on New Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3718,280 +3730,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic and Organ-on-a-chip-based Technologies for Diabetes Therapy and Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Essaouiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology for Diabetes Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.188-232, 2022, Nanoscience &amp; Nanotechnology Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839165498-00188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Influence on Hydrophobic Organic Pollutants Dynamics within the Soil Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fayeulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizomicrobiome Dynamics in Bioremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.1-27, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780367821593-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4001,114 +4013,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures d'impact : tunnels, vases, spirales et bambous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00489654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4255,51 +4267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738069v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brassens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messelmani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14576" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737982v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14504" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivoallan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mueller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Baudequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;braud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988241268033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04288584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2023.10.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04212804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04257314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Zarpellon Nascimento" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meziane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-023-02691-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03667351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/CAHIERSCOSTECH137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morisseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00307d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Maes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Roudaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9090443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03201329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baranger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03274318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar H&#228;ner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Vesperini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm02249g" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02922569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02146477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Bihi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099897" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pujos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kurzawa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka Haszon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01417A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chaput" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Munier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-Levy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.06.040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21700" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01075015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00457D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4797499" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7D5QBV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Bertone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/375r-s859" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verhulsel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04500618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bihi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vesperini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Goff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Sun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03895773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165498-00188" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03112474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367821593-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00489654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738069v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brassens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messelmani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14576" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737982v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14504" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivoallan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mueller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Baudequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;braud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988241268033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04257314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Zarpellon Nascimento" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meziane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-023-02691-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04212804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04288584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2023.10.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morisseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00307d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03667351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/CAHIERSCOSTECH137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Maes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Roudaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9090443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03274318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar H&#228;ner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Vesperini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm02249g" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03201329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baranger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147151" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02922569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02146477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Bihi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099897" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pujos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chaput" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Munier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-Levy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.06.040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1JN2JC8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kurzawa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka Haszon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01417A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21700" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01075015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00457D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4797499" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7D5QBV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Bertone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/375r-s859" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verhulsel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04500618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bihi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vesperini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Goff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Sun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03895773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165498-00188" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03112474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367821593-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00489654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>