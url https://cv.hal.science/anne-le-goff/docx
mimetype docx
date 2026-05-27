--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -459,429 +459,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow rate variations in microfluidic circuits with free surfaces</w:t>
+                <w:t xml:space="preserve">Coculture model of a liver sinusoidal endothelial cell barrier and HepG2/C3a spheroids-on-chip in an advanced fluidic platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabela Zarpellon Nascimento</w:t>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Leclerc</w:t>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Legallais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam Meziane</w:t>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-023-02691-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2023.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257314v1</w:t>
+                <w:t xml:space="preserve">hal-04288584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the metabolomic crosstalk between liver sinusoidal endothelial cells and hepatocytes exposed to paracetamol using organ-on-chip technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 492, pp.153550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tox.2023.153550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coculture model of a liver sinusoidal endothelial cell barrier and HepG2/C3a spheroids-on-chip in an advanced fluidic platform</w:t>
+                <w:t xml:space="preserve">Flow rate variations in microfluidic circuits with free surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Souguir</w:t>
+                <w:t xml:space="preserve">Isabela Zarpellon Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Merlier</w:t>
+                <w:t xml:space="preserve">Adam Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (12), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2023.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-023-02691-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288584v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver organ-on-chip models for toxicity studies and risk assessment</w:t>
               </w:r>
@@ -906,51 +906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1131,51 +1131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1233,321 +1233,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting of capsules according to their stiffness: from principle to application</w:t>
+                <w:t xml:space="preserve">A compartmentalized microsystem helps understanding the uptake of benzo[a]pyrene by fungi during soil bioremediation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Häner</w:t>
+                <w:t xml:space="preserve">Claire Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Vesperini</w:t>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
+                <w:t xml:space="preserve">Laurence Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (13), pp.3722-3732. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 784, pp.147151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0sm02249g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274318v1</w:t>
+                <w:t xml:space="preserve">hal-03201329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compartmentalized microsystem helps understanding the uptake of benzo[a]pyrene by fungi during soil bioremediation processes</w:t>
+                <w:t xml:space="preserve">Sorting of capsules according to their stiffness: from principle to application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Baranger</w:t>
+                <w:t xml:space="preserve">Edgar Häner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+                <w:t xml:space="preserve">Doriane Vesperini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lins</w:t>
+                <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Deleu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Juel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 784, pp.147151. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (13), pp.3722-3732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0sm02249g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201329v1</w:t>
+                <w:t xml:space="preserve">hal-03274318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic monitoring of the growth of individual hyphae in confined environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fayeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,51 +1620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-driven flow focusing of two miscible liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyesse Bihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Vesperini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Kaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,303 +1822,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformability- and size-based microcapsule sorting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Vesperini</w:t>
+                <w:t xml:space="preserve">Squeezing bio-capsules into a constriction: deformation till break-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Kaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Chaput</w:t>
+                <w:t xml:space="preserve">Gaetan Kurzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Munier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boglárka Haszon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.06.040⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (41), pp.7644-7648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM01417A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019549v1</w:t>
+                <w:t xml:space="preserve">hal-02019545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeezing bio-capsules into a constriction: deformation till break-up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badr Kaoui</w:t>
+                <w:t xml:space="preserve">Deformability- and size-based microcapsule sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Vesperini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Kurzawa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Edwards-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2017.06.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SM01417A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02019545v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic model of the platelet-generating organ: beyond bone marrow biomimetics</w:t>
               </w:r>
@@ -2973,359 +2973,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle découlement et suivi de prolifération dans des biopuces hépatiques</w:t>
+                <w:t xml:space="preserve">Development of liver-on-chip model integrating LSEC barrier and hepatocytes organoids for toxicity application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Meziane</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William César</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zied Souguir</w:t>
+                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25`eme Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 1st edition of the MicroPhysio conference on "Micro-physiological models: From organoids to organs-on-chip"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cargese (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497647v1</w:t>
+                <w:t xml:space="preserve">hal-04497703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of liver-on-chip model integrating LSEC barrier and hepatocytes organoids for toxicity application</w:t>
+                <w:t xml:space="preserve">Contrôle découlement et suivi de prolifération dans des biopuces hépatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William César</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Verhulsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st edition of the MicroPhysio conference on "Micro-physiological models: From organoids to organs-on-chip"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cargese (Corse), France</w:t>
+              <w:t xml:space="preserve">25`eme Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497703v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an advanced liver organ-on-chip integrating hydroscaffold mimicking cell matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th ESAO Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, London (U.K.), United Kingdom</w:t>
@@ -3367,90 +3367,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D liver-on-chip model integrating hydrogel mimicking cell matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERMIS 6th World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Maastricht (Netherland), Netherlands</w:t>
@@ -3587,90 +3587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic approaches for improved bioremediation: Monitoring pollutant uptake in a soil fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3878,64 +3878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Influence on Hydrophobic Organic Pollutants Dynamics within the Soil Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,51 +4267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738069v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brassens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messelmani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14576" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737982v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14504" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivoallan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mueller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Baudequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;braud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988241268033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04257314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Zarpellon Nascimento" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meziane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-023-02691-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04212804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04288584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2023.10.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morisseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00307d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03667351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/CAHIERSCOSTECH137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Maes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Roudaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9090443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03274318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar H&#228;ner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Vesperini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm02249g" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03201329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baranger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147151" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02922569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02146477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Bihi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099897" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pujos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chaput" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Munier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-Levy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.06.040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1JN2JC8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kurzawa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka Haszon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01417A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21700" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01075015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00457D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4797499" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7D5QBV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Bertone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/375r-s859" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verhulsel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04500618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bihi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vesperini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Goff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Sun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03895773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165498-00188" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03112474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367821593-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00489654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738069v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brassens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messelmani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14576" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737982v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14504" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivoallan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mueller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Baudequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;braud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03913988241268033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04288584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2023.10.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04212804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2023.153550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04257314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Zarpellon Nascimento" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meziane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-023-02691-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morisseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00307d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03667351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/CAHIERSCOSTECH137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Maes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Roudaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9090443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03201329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baranger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03274318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar H&#228;ner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Vesperini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm02249g" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02922569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02146477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Bihi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099897" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pujos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kurzawa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka Haszon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01417A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Chaput" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Munier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-Levy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.06.040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1JN2JC8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Teste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21700" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01075015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00457D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4797499" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK7D5QBV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01021119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Bertone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/375r-s859" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verhulsel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04500618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bihi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vesperini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Goff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02192495v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Sun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03895773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839165498-00188" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03112474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367821593-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00489654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>