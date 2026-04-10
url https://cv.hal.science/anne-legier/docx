--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -363,693 +363,693 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Fauconnier Chabalier, Des mères singulières : les mères qui abandonnent leur enfant en France (1900-2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Womanhoods and Equality in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christen Bryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Légier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ribieras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003425380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869046v1</w:t>
+                <w:t xml:space="preserve">hal-04501925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Returning” Abortion to “the People and Their Elected Representatives”: Chaos, Conflict and Access in Wisconsin in the Aftermath of Dobbs v. Jackson Women’s Health Organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The English-Speaking World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Lemeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mazimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Légier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Éclairages Repenser Roe : Cinquante ans de politique en matière d'avortement aux États-Unis, 2023 (22), </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Speijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideas.16604⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Kendra Attnäs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-04123957v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782340071810</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Womanhoods and Equality in the United States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Fauconnier Chabalier, Des mères singulières : les mères qui abandonnent leur enfant en France (1900-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Légier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501925v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12ykg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The English-Speaking World</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Returning” Abortion to “the People and Their Elected Representatives”: Chaos, Conflict and Access in Wisconsin in the Aftermath of Dobbs v. Jackson Women’s Health Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Légier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Lemeunier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/11prg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Religious Freedom Argument for Abortion Rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Légier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Éclairages Repenser Roe : Cinquante ans de politique en matière d'avortement aux États-Unis, 2023 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eileen Speijer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/ideas.16604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Abortion Minister: the Reverend Spencer Parsons’s Struggle for Abortion Rights before Roe v. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Légier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de recherche en civilisation américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03902913v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Search For an Abortionist in Blake Edwards’s Forgotten Abortion Thriller, The Carey Treatment (1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Légier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRAAT On-Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1735,51 +1735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;gier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19755-3.p.0335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ribieras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003425380" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11prg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04246871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.16604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04123901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Lemeunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mazimann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Speijer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Attn&#228;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14471-the-english-speaking-world-civilisation-politique-et-culture-9782340071810.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04213814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04213697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-04123864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;gier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19755-3.p.0335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ribieras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003425380" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Lemeunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mazimann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Speijer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Attn&#228;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14471-the-english-speaking-world-civilisation-politique-et-culture-9782340071810.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11prg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04246871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.16604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04123901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04213814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04213697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-04123864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>