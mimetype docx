--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -653,187 +653,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Fauconnier Chabalier, Des mères singulières : les mères qui abandonnent leur enfant en France (1900-2020)</w:t>
+                <w:t xml:space="preserve">“Returning” Abortion to “the People and Their Elected Representatives”: Chaos, Conflict and Access in Wisconsin in the Aftermath of Dobbs v. Jackson Women’s Health Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Légier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34, </w:t>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ykg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11prg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869046v1</w:t>
+                <w:t xml:space="preserve">hal-04593667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Returning” Abortion to “the People and Their Elected Representatives”: Chaos, Conflict and Access in Wisconsin in the Aftermath of Dobbs v. Jackson Women’s Health Organization</w:t>
+                <w:t xml:space="preserve">Martine Fauconnier Chabalier, Des mères singulières : les mères qui abandonnent leur enfant en France (1900-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Légier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, </w:t>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11prg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12ykg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593667v1</w:t>
+                <w:t xml:space="preserve">hal-04869046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Religious Freedom Argument for Abortion Rights</w:t>
               </w:r>
@@ -1735,51 +1735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;gier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19755-3.p.0335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ribieras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003425380" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Lemeunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mazimann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Speijer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Attn&#228;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14471-the-english-speaking-world-civilisation-politique-et-culture-9782340071810.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11prg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04246871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.16604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04123901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04213814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04213697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-04123864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;gier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19755-3.p.0335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ribieras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003425380" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Lemeunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mazimann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Speijer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Attn&#228;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14471-the-english-speaking-world-civilisation-politique-et-culture-9782340071810.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11prg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04246871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.16604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04123901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04213814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04213697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-04123864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>