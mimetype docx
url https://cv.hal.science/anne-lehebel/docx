--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4882 +234,5064 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between foot lesions and carcass traits in young bulls reared indoors</w:t>
+                <w:t xml:space="preserve">Comparison of three culture media for testing susceptibility of Malassezia pachydermatis to four antifungal agents by a microdilution method and gradient diffusion strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ishak</w:t>
+                <w:t xml:space="preserve">Maria Dolores Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+                <w:t xml:space="preserve">Nathalie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lehébel</w:t>
+                <w:t xml:space="preserve">Agathe Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (12), pp.101713. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myag036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406089v1</w:t>
+                <w:t xml:space="preserve">hal-05598476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair cortisol concentration in finishing pigs on commercial farms: variability between pigs, batches, and farms</w:t>
+                <w:t xml:space="preserve">Associations between foot lesions and carcass traits in young bulls reared indoors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Levallois</w:t>
+                <w:t xml:space="preserve">Sarah Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solenn Gavaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Lieubeau</w:t>
+                <w:t xml:space="preserve">Michel Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.1298756. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.101713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1298756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410821v1</w:t>
+                <w:t xml:space="preserve">hal-05406089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of improved early-life conditions on health, welfare, and performance of pigs raised on a conventional farm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hair cortisol concentration in finishing pigs on commercial farms: variability between pigs, batches, and farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Solenn Gavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Allard</w:t>
+                <w:t xml:space="preserve">Blandine Lieubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (6), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.1298756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1298756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107212v1</w:t>
+                <w:t xml:space="preserve">hal-04410821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen exposure influences immune parameters around weaning in pigs reared in commercial farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of improved early-life conditions on health, welfare, and performance of pigs raised on a conventional farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Gavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hervé</w:t>
+                <w:t xml:space="preserve">Karine Haurogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Haurogné</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bacou</w:t>
+                <w:t xml:space="preserve">Inès Garcia-Vinado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Mignot</w:t>
+                <w:t xml:space="preserve">Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.61. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (6), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12865-022-00534-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924468v1</w:t>
+                <w:t xml:space="preserve">hal-04107212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing system with nurse cows and risk factors for Cryptosporidium infection in Organic dairy calves</w:t>
+                <w:t xml:space="preserve">Pathogen exposure influences immune parameters around weaning in pigs reared in commercial farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Constancis</w:t>
+                <w:t xml:space="preserve">Julie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ravinet</w:t>
+                <w:t xml:space="preserve">Karine Haurogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Brisseau</w:t>
+                <w:t xml:space="preserve">Elodie Bacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105321⟩</w:t>
+              <w:t xml:space="preserve">BMC Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12865-022-00534-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166471v1</w:t>
+                <w:t xml:space="preserve">hal-03924468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of two intranasal vaccines for the control of bovine respiratory disease in newborn beef calves: A randomized non-inferiority multicentre field trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rearing system with nurse cows and risk factors for Cryptosporidium infection in Organic dairy calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Meurens</w:t>
+                <w:t xml:space="preserve">Caroline Constancis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Marie</w:t>
+                <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lesage</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marion Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 263, pp.105532. </w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.105321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2020.105532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934750v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La DO lait de tank est-elle un bon outil de prédiction de l'impact de l'infestation par les strongles digestifs chez les vaches laitières ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of two intranasal vaccines for the control of bovine respiratory disease in newborn beef calves: A randomized non-inferiority multicentre field trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barreto</w:t>
+                <w:t xml:space="preserve">Nicolas Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chartier</w:t>
+                <w:t xml:space="preserve">François Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.105532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2020.105532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611830v1</w:t>
+                <w:t xml:space="preserve">hal-02934750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid assessment of faecal egg count and faecal egg count reduction through composite sampling in cattle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Amadesi</w:t>
+                <w:t xml:space="preserve">La DO lait de tank est-elle un bon outil de prédiction de l'impact de l'infestation par les strongles digestifs chez les vaches laitières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaudy Dufourd</w:t>
+                <w:t xml:space="preserve">Thomas Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bosco</w:t>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gadanho</w:t>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.57-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620801v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a biocide footbath solution in the occurrence and healing of digital dermatitis lesions in dairy cows: A clinical trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid assessment of faecal egg count and faecal egg count reduction through composite sampling in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Ariza Chacon</w:t>
+                <w:t xml:space="preserve">Alessandra Amadesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lehebel</w:t>
+                <w:t xml:space="preserve">Elaudy Dufourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenny Oberle</w:t>
+                <w:t xml:space="preserve">Antonio Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Relun</w:t>
+                <w:t xml:space="preserve">Marion Gadanho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 163, pp.58-67. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3601-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064431v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between welfare and reproductive performance in French dairy herds</w:t>
+                <w:t xml:space="preserve">Evaluation of a biocide footbath solution in the occurrence and healing of digital dermatitis lesions in dairy cows: A clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+                <w:t xml:space="preserve">Juan Manuel Ariza Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Coignard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lehebel</w:t>
+                <w:t xml:space="preserve">Kenny Oberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chuiton</w:t>
+                <w:t xml:space="preserve">Anne Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 248, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.58-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154586v1</w:t>
+                <w:t xml:space="preserve">hal-02064431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of multiblock modelling to identify key drivers for antimicrobial use in pig production in four European countries</w:t>
+                <w:t xml:space="preserve">Relationships between welfare and reproductive performance in French dairy herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Collineau</w:t>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Backhans</w:t>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Dewulf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulf Emanuelson</w:t>
+                <w:t xml:space="preserve">A. Chuiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268818000742⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 248, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621581v1</w:t>
+                <w:t xml:space="preserve">hal-02154586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of multi-indicator profiles for targeted-selective treatment against gastrointestinal nematodes at housing in adult dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+                <w:t xml:space="preserve">Application of multiblock modelling to identify key drivers for antimicrobial use in pig production in four European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Collineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chartier</w:t>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Backhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Emanuelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146 (08), pp.1003-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268818000742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605113v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Jeunes bovins verts » et infestation par Parafilaria bovicola : enquête cas-témoin en élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Oudot</w:t>
+                <w:t xml:space="preserve">Design and evaluation of multi-indicator profiles for targeted-selective treatment against gastrointestinal nematodes at housing in adult dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2017.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617570v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-season daily weight gains as rationale for targeted selective treatment against gastrointestinal nematodes in highly exposed first-grazing season cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 138, pp.104-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2017.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profile of pig farms combining high performance and low antimicrobial usage within four European countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Jeunes bovins verts » et infestation par Parafilaria bovicola : enquête cas-témoin en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Enfrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (38), pp.57-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619216v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected decrease in milk production after fenbendazole treatment of dairy Cows during early grazing season</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Ponnau</w:t>
+                <w:t xml:space="preserve">Profile of pig farms combining high performance and low antimicrobial usage within four European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Collineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Backhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Emanuelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Grosse Beilage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147835⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181 (24), pp.657-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.103988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637379v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la faisabilité d’un traitement sélectif ciblé contre les strongles gastro-intestinaux chez les génisses laitières de première saison de pâturage basé sur la combinaison d’indicateurs liés à la conduite du pâturage et au gain de poids individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70, pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical methods in veterinary epidemiology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unexpected decrease in milk production after fenbendazole treatment of dairy Cows during early grazing season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ponnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630741v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on estimer l'ancienneté d'une boiterief en une seule observation ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Statistical methods in veterinary epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nusinovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.109-117</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (1), pp.153-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629821v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination using phase I vaccine is effective to control Coxiella burnetii shedding in infected dairy cattle herds.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Peut-on estimer l'ancienneté d'une boiterief en une seule observation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Beaudeau</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.109-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632312v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un lien entre bien-être des troupeaux bovins laitiers et production laitière ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Vaccination using phase I vaccine is effective to control Coxiella burnetii shedding in infected dairy cattle herds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Frieda Taurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2013.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641663v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of monthly collected milk yields for the detection of the emergence of the 2007 French BTV epizootic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Brouwer-Middelesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerdien van Schaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (4), pp.484-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2013.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can routinely recorded reproductive events be used as indicators of disease emergence in dairy cattle? An evaluation of 5 indicators during the emergence of bluetongue virus in France in 2007 and 2008.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Existe-t-il un lien entre bien-être des troupeaux bovins laitiers et production laitière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anouk Veldhuis</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hoogveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.109-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640286v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does milk yield reflect the level of welfare in dairy herds?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Can routinely recorded reproductive events be used as indicators of disease emergence in dairy cattle? An evaluation of 5 indicators during the emergence of bluetongue virus in France in 2007 and 2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hoogveld</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerdien van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Veldhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (10), pp.6135-6150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-7346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02635308v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in milk production after treatment against gastrointestinal nematodes according to grazing history, parasitological and production-based indicators in adult dairy cows.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Does milk yield reflect the level of welfare in dairy herds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chartier</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hoogveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.12.031⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 199 (1), pp.184-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641677v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Cryptosporidium oocysts in fresh calf faeces: characteristics of two simple tests and evaluation of a semi-quantitative approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Change in milk production after treatment against gastrointestinal nematodes according to grazing history, parasitological and production-based indicators in adult dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ponnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.06.011⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (1-2), pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645076v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and factors of variation of the overall health score in French dairy cattle herds using the Welfare Quality® assessment protocol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Cryptosporidium oocysts in fresh calf faeces: characteristics of two simple tests and evaluation of a semi-quantitative approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Paraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2013.07.018⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (1), pp.148-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643457v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a Continuous Indicator for Syndromic Surveillance through Simulation. Application to Vector Borne Disease Emergence Detection in Cattle Using Milk Yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Brouwer-Middelesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerdien van Schaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0073726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between digital dermatitis lesions and test-day milk yield of Holstein cows from 41 French dairy farms.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Description and factors of variation of the overall health score in French dairy cattle herds using the Welfare Quality® assessment protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2012-5934⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (3-4), pp.296-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651777v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the relative impact of treatment and herd management practices on prevention of digital dermatitis in French dairy herds.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Association between digital dermatitis lesions and test-day milk yield of Holstein cows from 41 French dairy farms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chesnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2012.12.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (4), pp.2190-2200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-5934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645449v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avifaune sauvage et avortements à Salmonelles dans les élevages bovins : enquête cas/témoin dans le département de la Manche</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation of the relative impact of treatment and herd management practices on prevention of digital dermatitis in French dairy herds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bruggink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (3-4), pp.558-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2012.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645362v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of different regimens of a collective topical treatment using a solution of copper and zinc chelates in the cure of digital dermatitis in dairy farms under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (7), pp.3722-3735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2011-4983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de l'émergence de maladies dans les troupeaux bovins laitiers : développement d'indicateurs de troubles de la reproduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Avifaune sauvage et avortements à Salmonelles dans les élevages bovins : enquête cas/témoin dans le département de la Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 61, pp.119-126</w:t>
+              <w:t xml:space="preserve">, 2012, 61, pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643225v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la dermatite digitée : évaluation de l'impact relatif de pratiques d'élevage et de traitement pour limiter l'incidence à l'aide d'analyse de survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61, pp.105-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with carcass contamination by &amp;lt;em&amp;gt;Campylobacter&amp;lt;/em&amp;gt; at slaughterhouse in cecal-carrier broilers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Surveillance de l'émergence de maladies dans les troupeaux bovins laitiers : développement d'indicateurs de troubles de la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nusinovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.119-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650005v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visually undetected fever episodes in newly received beef bulls at a fattening operation: Occurrence, duration, and impact on performance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Factors associated with carcass contamination by &amp;lt;em&amp;gt;Campylobacter&amp;lt;/em&amp;gt; at slaughterhouse in cecal-carrier broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Malher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Danguy Des Déserts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-3892⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 150 (1), pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642659v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visually undetected fever episodes in newly received beef bulls at a fattening operation: Occurrence, duration, and impact on performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (12), pp.4272-4280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-3892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maternal residence near municipal waste incinerators and the risk of urinary tract birth defects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Anzivino-Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (7), pp.493-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oem.2009.052456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00518063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5119,2712 +5301,2712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude descriptive du portage de Streptococcus suis et des sérotypes 2, 1/2 et 9 au sein de deux cheptels présentant des cas cliniques de streptococcie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Puyal-Rucine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Inrae, Feb 2024, Saint-Malo (FR), France. pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des pédiluves secs (asséchants, bactéries..) pour la maîtrise de la dermatite digitale : résultats d'essais d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhane Chinon-Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Relun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, May 2024, Tours, France. pp.151-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and distribution of claw lesions in young bulls at the end of fattening in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Entraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.390-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and distribution of foot lesions in French slaughter dairy and beef young bulls housed in indoor feedlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Raphaëlle Entraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un matelas de logette à eau refroidie en été sur les paramètres physiologiques, le comportement et les boiteries des vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bouglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Tourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, May 2024, Tours, France. pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux des lésions podales des jeunes bovins à l'engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Raphaëlle Entraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, May 2024, Tours, France. pp.161-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a new cooled cubicle waterbed on cow behaviour and lameness: a randomized control trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bouglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Tourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inrae, Aug 2023, Lyon, France. pp.373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du niveau de pepsinogène sérique chez les génisses en fin de première saison de pâturage : dosage sur mélange de sérums, erreurs diagnostiques et lien avec la sérologie Ostertagia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of two intranasal vaccines for the control of Bovine Respiratory Disease (BRD) in newborn beef calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Jolivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SNGTV, May 2022, Nantes, France. pp.581-589</w:t>
+              <w:t xml:space="preserve">31. World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The National Association of Spanish Specialists in Bovine Medicine (ANEMBE); The World Association for Buiatrics (WAB), Sep 2022, Madrid, Spain. pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683162v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of two intranasal vaccines for the control of Bovine Respiratory Disease (BRD) in newborn beef calves</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mesure du niveau de pepsinogène sérique chez les génisses en fin de première saison de pâturage : dosage sur mélange de sérums, erreurs diagnostiques et lien avec la sérologie Ostertagia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Gadois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Frangeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jolivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. World Buiatrics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The National Association of Spanish Specialists in Bovine Medicine (ANEMBE); The World Association for Buiatrics (WAB), Sep 2022, Madrid, Spain. pp.277</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNGTV, May 2022, Nantes, France. pp.581-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878880v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La DO lait de tank est-elle un bon outil de prédiction de l'impact de l'infestation par les strongles digestifs chez les vaches laitières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, May 2022, Nantes, France. pp.591-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suckling dairy calves/nurse cows system and risk of gastrointestinal nematodes infection during the first grazing season in organic farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Constancis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Leligois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISOFAR; ITAB, Sep 2021, Rennes, France. pp.SCI-1108, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitisme et performances zootechniques des veaux laitiers conduits avec des vaches nourrices en Agriculture Biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Performance and health status of dairy calves reared with nurse cows, a 2-year study involving 3 cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Constancis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Lehébel</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (RRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, En ligne, France. pp.497-501</w:t>
+              <w:t xml:space="preserve">IAHA Video-Conference on Organic Animal Husbandry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Nantes, France. pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673493v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and health status of dairy calves reared with nurse cows, a 2-year study involving 3 cohorts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Parasitisme et performances zootechniques des veaux laitiers conduits avec des vaches nourrices en Agriculture Biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Constancis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brunet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHA Video-Conference on Organic Animal Husbandry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Nantes, France. pp.39-43</w:t>
+              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (RRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, En ligne, France. pp.497-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142550v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infestation par les strongles gastro-intestinaux chez les veaux laitiers élevés par des vaches nourrices pendant la première saison au pâturage dans des fermes en Agriculture Biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Constancis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Leligois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France. pp.671-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostertagia Ostertagi Antibodies in Bulk Tank Milk in Autumn: Variability of the ELISA Results According to the Date of Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise colostrale en élevage porcin : analyse des facteurs de variation dans 10 élevages de production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Verena Schüler</w:t>
+                <w:t xml:space="preserve">Construction of a Decision Tree for Targeted-Selective Treatment of Dairy Cows Against Gastrointestinal Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737672v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a Decision Tree for Targeted-Selective Treatment of Dairy Cows Against Gastrointestinal Nematodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Menudier</w:t>
+                <w:t xml:space="preserve">Prise colostrale en élevage porcin : analyse des facteurs de variation dans 10 élevages de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Creac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Schüler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.19-20</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659193v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Assessment of Faecal Egg Count and Faecal Egg Count Reduction Using Composite Sampling in Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Amadesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaudy Dufourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gadanho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted-Selective Treatment of Dairy Cows against Gastrointestinal Nematodes: a Stepwise Decision Making Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2.COMBAR Working Groups Meeting - Anthelmintic Resistance: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leon, Spain. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'une nouvelle solution biocide dans la prévention et la guérison des lésions de dermatite digitée chez les bovins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Ariza Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Oberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new biocide footbath solution in the prevention and healing of digital dermatitis lesions in dairy cows. A randomized controlled clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Ariza Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Oberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. National Congress of the Italian Association for Buiatrics (SIB) - General Meeting of the European College of Bovine Health Management (ECBHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bologne, Italy. 173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance des strongles digestifs aux anthelminthiques et gestion des refuges chez les bovins : des résultats récents pour le traitement ciblé-sélectif des génisses et des vaches adultes en troupeau laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7843,4389 +8025,4389 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France. 778 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et outils du traitement raisonné contre les strongles gastro-intestinaux chez les bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Stratégie de traitement anthelminthique ciblé-sélectif : exemple chez la vache laitière adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. 422 p</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. 858 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742409v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de traitement anthelminthique ciblé-sélectif : exemple chez la vache laitière adulte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Enjeux et outils du traitement raisonné contre les strongles gastro-intestinaux chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. 858 p</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. 422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741687v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets du croisement laitier sur la survie des veaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Roucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Côrtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. 422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dictyocaulose chez les bovins laitiers adultes : intérêt de la technique ELISA MSP sur le lait de tank et les sérums de primipares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France. 858 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop in milk production after anthelmintic treatment of dairy cows during grazing season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College (EVPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting cure and incidence of digital dermatitis lesions after a collective topical treatment in dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress "The National Association of Spanish Specialists in Bovine Medicine" (ANEMBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement sélectif des vaches laitières contre les nématodes gastro-intestinaux : vers l'identification d'un profil de vache à traiter à la rentrée en stabulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reims, France. 1010 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des dates d'inséminations artificielles et de vêlages pour la détection de maladies émergentes ou ré-émergentes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détection des oocystes de Cryptosporidium dans les matières fécales de veau : caractérisations de deux techniques simples et évaluation d'une approche semi-quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reims, France. 1010 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741412v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du lien entre niveau de biosécurité et utilisation d’antibiotiques dans les élevages de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Collineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des oocystes de Cryptosporidium dans les matières fécales de veau : caractérisations de deux techniques simples et évaluation d'une approche semi-quantitative</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des dates d'inséminations artificielles et de vêlages pour la détection de maladies émergentes ou ré-émergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reims, France. 1010 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743493v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting cure and incidence of digital dermatitis lesions after a collective topical treatment in dairy farms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Use of monthly collected milk yields for the early detection of vector-borne emerging diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves van Der Stede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European College of Bovine Health Management (ECBHM) / Buiatrissima</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807980v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation factors of overall health score using Welfare Quality® protocol in French dairy herds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Indicateurs sanitaires associés à la durée d'une boiterie chez les vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744633v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs sanitaires associés à la durée d'une boiterie chez les vaches laitières</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Factors affecting cure and incidence of digital dermatitis lesions after a collective topical treatment in dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8. European College of Bovine Health Management (ECBHM) / Buiatrissima</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744477v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of monthly collected milk yields for the early detection of vector-borne emerging diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves van Der Stede</w:t>
+                <w:t xml:space="preserve">Variation factors of overall health score using Welfare Quality® protocol in French dairy herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749272v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective treatment against gastrointestinal nematodes in dairy cows: towards an identification of a cow profile with improved milk production after treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Buiatrics Forum (EBF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Marseille, France. 173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la vaccination de l'ensemble du troupeau allaitant avec le vaccin Bovilis BOVIGRIP® sur l'incidence des maladies respiratoires chez les veaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Surveillance of emerging diseases in cattle based on reproduction data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lesuffleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nantes, France. 1000 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750264v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndromic surveillance in dairy cattle: development of indicators and methods based on reproduction data for early detection of emerging diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lesuffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves van Der Stede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Madrid, Spain. 288 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance of emerging diseases in cattle based on reproduction data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Evaluation d'indicateurs issus des données de reproduction et de production laitière pour la surveillance syndromique chez les bovins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">12. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2013, Cap d'Agde, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749273v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'indicateurs issus des données de reproduction et de production laitière pour la surveillance syndromique chez les bovins laitiers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Different exposure indicators to pasture-borne nematodes as tools for selective anthelmintic treatment in adult dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ponnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2013, Cap d'Agde, France. 105 p</w:t>
+              <w:t xml:space="preserve">24. International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748888v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different exposure indicators to pasture-borne nematodes as tools for selective anthelmintic treatment in adult dairy cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effet de la vaccination de l'ensemble du troupeau allaitant avec le vaccin Bovilis BOVIGRIP® sur l'incidence des maladies respiratoires chez les veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Perth, Australia</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nantes, France. 1000 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745713v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des données de production laitière et de reproduction pour la surveillance des maladies émergentes à transmission vectorielle chez les bovins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermifugation des vaches laitières : impact sur la production et les paramètres d’objectivation du risque parasitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Animal based indicators for the implementation of a selective usage of anthelmintics in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nantes, France. 1000 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745648v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal based indicators for the implementation of a selective usage of anthelmintics in dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Vermifugation des vaches laitières : impact sur la production et les paramètres d’objectivation du risque parasitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ponnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nantes, France. 1000 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744866v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of Coxiella burnetii load in Bulk Tank Milk using vaccination in Q fever affected dairy cattle herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Frieda Taurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Maastricht, Netherlands. 580 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de modalités de désinfection collective et de pratiques d’élevage pour une maitrise efficace de la dermatite digitée en troupeaux bovins laitiers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improving sustainability of the control of gastrointestinal worms in dairy herds by targeting treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ponnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (RRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2012, Paris, France. 441 p</w:t>
+              <w:t xml:space="preserve">8. International Workshop in Animal Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Foulum, Denmark. 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744815v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainability of the control of gastrointestinal worms in dairy herds by targeting treatments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification de modalités de désinfection collective et de pratiques d’élevage pour une maitrise efficace de la dermatite digitée en troupeaux bovins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop in Animal Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Foulum, Denmark. 60 p</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (RRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2012, Paris, France. 441 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744768v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the curative and preventive effectiveness of different practical modalities of a collective treatment of digitaldermatitis in dairy herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. World Buiatrics Congress (WBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. 330 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la dermatite digitée : évaluation de l’impact relatif de pratiques d’élevage et de traitement pour limiter l’incidence à l’aide d’analyse de survie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Surveillance de l’émergence de maladies dans les troupeaux bovins laitiers : développement d’indicateurs de troubles de la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nusinovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Association pour l'Étude de l'Épidémiologie des Maladies Animales (AEEMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Maisons-Alfort, France. 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745280v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visually undetected fever episodes in newly-received beef bulls at fattening operations: Occurrence, duration and impact on performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Factors affecting incidence of digital dermatitis in dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri H. Seegers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assie</w:t>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. World Buiatrics Congress (WBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. 330 p</w:t>
+              <w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 480 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745225v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of monthly collected milk yields for the detection of vector borne emerging diseases: a simulation based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Maastricht, Netherlands. 580 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de l’émergence de maladies dans les troupeaux bovins laitiers : développement d’indicateurs de troubles de la reproduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Factors affecting cure after a collective topical treatment of digital dermatitis in dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'Association pour l'Étude de l'Épidémiologie des Maladies Animales (AEEMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Maisons-Alfort, France. 176 p</w:t>
+              <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Maastricht, Netherlands. 580 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746111v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting incidence of digital dermatitis in dairy farms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Contrôle de la dermatite digitée : évaluation de l’impact relatif de pratiques d’élevage et de traitement pour limiter l’incidence à l’aide d’analyse de survie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 480 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Association pour l'Étude de l'Épidémiologie des Maladies Animales (AEEMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Maisons-Alfort, France. 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748027v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting cure after a collective topical treatment of digital dermatitis in dairy farms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Visually undetected fever episodes in newly-received beef bulls at fattening operations: Occurrence, duration and impact on performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Maastricht, Netherlands. 580 p</w:t>
+              <w:t xml:space="preserve">27. World Buiatrics Congress (WBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. 330 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745872v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the relative impact of treatment and management factors on prevention of digital dermatitis by survival analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Veterinary College - University of London. Hatfield, GBR., Mar 2012, Glasgow, United Kingdom. 310 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the curative and preventive effectiveness of different practical modalities of collective treatment of digital dermatitis in dairy herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Buiatrics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des pratiques de biosécurité en élevage porcin : typologie d'élevages dans le Grand Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre la santé des poulets en élevage et la contamination de leurs carcasses par Campylobacter à l’abattoir en production standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Malher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Danguy Des Déserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12235,1398 +12417,1398 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of foot lesions in French slaughter dairy and beef young bulls housed in indoor feedlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, pp.538, 2023, Annual Meeting of European Federation of Animal Science (EAAP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a practical protocol for colostrum intake evaluation in commercial farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Creac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Schüler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European symposium of porcine health management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Utrecht, Netherlands. , 11 (11ème ed.), 470 p., 2019, European symposium of porcine health management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’une nouvelle solution biocide dans la prévention et la guérison des lésions de dermatite digitée chez les troupeaux bovins laitiers. Un essai clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Ariza Chacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Oberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNGTV - Société Nationale des Groupements Techniques Vétérinaires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 778 p., 2018, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the French pig farmer' attitudes and perceptions are related to their antimicrobial usage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Collineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivianne Visschers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Sorrento, Italy. 6ème, 288 p., 2014, European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Time-Series versus Scan Statistics Based Approaches for the Detection of the 2007 Bluetongue Virus Emergence in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Efficacité préventive et curative d’une désinfection collective avec Saniblanc Litières® en pédiluve à sec vis-à-vis de la dermatite digitée en élevage laitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Geollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anouk Veldhuis</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Animal Health Surveillance (ICAHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, La Havane, Cuba. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 21ème ed., 422 p., 2014, 21. Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798112v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité préventive et curative d’une désinfection collective avec Saniblanc Litières® en pédiluve à sec vis-à-vis de la dermatite digitée en élevage laitier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparison of Time-Series versus Scan Statistics Based Approaches for the Detection of the 2007 Bluetongue Virus Emergence in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriëtte Brouwer-Middelesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Veldhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 21ème ed., 422 p., 2014, 21. Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">2. International Conference on Animal Health Surveillance (ICAHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, La Havane, Cuba. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740487v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards targeted selective treatment for gastrointestinal nematodes in pastured dairy cattle: role of herd indicators and individual indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conference on the "Novel Approached to Control Helminth Parasites of Livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France. 7ème ed., 2013, Novel Approaches to Control Helminth Parasites of Livestock</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor modelling of multiple time series to detect temporal variations in common dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Channel Network Conference - IBS (International Biometry Society)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Saint Andrews, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Cryptosporidium oocysts in fresh calf faeces : characteristics of two simple tests and evaluation of a semi-quantitative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Paraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Perth, Australia. WAAVP, 2013, International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des catégories de vaches laitières ayant un gain de production laitière après traitement vis-à-vis des strongles gastro-intestinaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (RRR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19 (19ème), 441 p., 2012, 19. Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance of disease emergence in dairy cattle using reproduction data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Glasgow, United Kingdom. Society for Veterinary Epidemiology and Preventive Medicine, 310 p., 2012, Abstracts of the Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13773,51 +13955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05495435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Vieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soetart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jeann&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehebel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-026-01711-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ishak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04410821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Gavaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lieubeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1298756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Garcia-Vinado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100810" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12865-022-00534-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Constancis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105321" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lesage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2020.105532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rinaldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Amadesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaudy Dufourd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bosco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gadanho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3601-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ariza Chacon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.12.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chuiton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.03.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Backhans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dewulf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Emanuelson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818000742" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2017.03.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Enfrein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oudot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Froger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.01.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grosse Beilage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.103988" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ponnau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147835" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Frieda Taurel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2013.10.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoogveld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635333v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Marceau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Brouwer-Middelesch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerdien van Schaik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.12.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS50RJ9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marceau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Veldhuis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7346" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNLMRKX3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.12.031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645076v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafosse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.06.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPXD7WVF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.07.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30ZNDF09-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073726" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chesnin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5934" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bruggink" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.12.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WKV4RQH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourlay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ripoche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4983" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charnay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.07.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V42LQ4P8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642659v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Timsit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3892" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00518063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino-Viricel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2009.052456" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-L69FRXVN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449508v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;mond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewandowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Puyal-Rucine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598237v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;hane Chinon-Goron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ishak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Entraygues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gall" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Entraygues" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bougl&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tourillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591300v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199718v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levrard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683162v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Gadois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Frangeul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jolivel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681964v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Leligois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673493v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547065v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Menudier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leneveu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Launay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jardin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Creac'H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Sch&#252;ler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659193v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659227v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734264v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Malard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733758v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberl&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738265v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742409v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741687v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743831v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Roucy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano C&#244;rtes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742543v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Louvet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793501v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792216v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743044v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741412v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742275v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Guiard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Badouard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743493v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Blandin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807980v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744633v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744477v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Brouwer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van Der Stede" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744608v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Dabo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749836v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesuffleur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749273v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748888v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745713v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745879v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745648v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749080v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744937v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745280v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745225v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744910v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746111v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748027v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745872v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744890v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744635v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746778v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Palud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chatelier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455166v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2023.org/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734188v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sngtv.org/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741973v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Visschers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798112v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740487v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Leperlier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubineau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geollot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745925v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805490v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746759v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744850v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745382v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05495435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Vieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soetart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jeann&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehebel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-026-01711-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cailleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ishak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04410821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Gavaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lieubeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1298756" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Garcia-Vinado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100810" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12865-022-00534-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Constancis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lesage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2020.105532" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rinaldi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Amadesi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaudy Dufourd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bosco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gadanho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3601-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ariza Chacon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.12.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chuiton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.03.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Backhans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dewulf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Emanuelson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818000742" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2017.03.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWK1F6Z2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Froger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.01.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLQ6JF1D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Enfrein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oudot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Grosse Beilage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.103988" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637379v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ponnau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147835" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Frieda Taurel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2013.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKGNC01J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Marceau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Brouwer-Middelesch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerdien van Schaik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.12.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS50RJ9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoogveld" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marceau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Veldhuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7346" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNLMRKX3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.12.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV9MSK14-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafosse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paraud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.06.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPXD7WVF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645028v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073726" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643457v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.07.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30ZNDF09-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651777v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chesnin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5934" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bruggink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.12.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WKV4RQH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4983" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourlay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ripoche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charnay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.07.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V42LQ4P8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Timsit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3892" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00518063v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino-Viricel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2009.052456" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-L69FRXVN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449508v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;mond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewandowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Puyal-Rucine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;hane Chinon-Goron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ishak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Entraygues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974581v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Entraygues" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592343v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bougl&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tourillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levrard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878880v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683162v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Gadois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Frangeul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jolivel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530906v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Leligois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142550v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673493v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659207v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Menudier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659193v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737672v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leneveu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Launay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jardin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Creac'H" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Sch&#252;ler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734264v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Malard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberl&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733738v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738265v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741687v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742409v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743831v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Roucy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano C&#244;rtes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742543v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Louvet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793501v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743044v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Blandin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742275v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Guiard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Badouard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749272v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Brouwer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van Der Stede" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744477v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744633v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744608v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749273v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesuffleur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748888v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745713v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Dabo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745879v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744866v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744768v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744815v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744937v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746111v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748027v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744910v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745872v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745280v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744890v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744635v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746778v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Palud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chatelier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748474v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455166v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2023.org/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734417v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734188v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sngtv.org/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741973v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Visschers" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740487v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Leperlier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubineau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geollot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798112v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745925v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805490v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746759v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744850v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745382v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>