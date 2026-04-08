--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -353,260 +353,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie d'un EIAH doté d'étayages adaptatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étayer dynamiquement une activité de conception expérimentale en biologie : premiers résultats d'expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de la conférence EIAH (Environnements Informatiques pour l’Apprentissage Humain),</w:t>
+              <w:t xml:space="preserve">9ème édition de la conférence EIAH (Environnements Informatiques pour l’Apprentissage Humain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182758v1</w:t>
+                <w:t xml:space="preserve">hal-02182756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étayer dynamiquement une activité de conception expérimentale en biologie : premiers résultats d'expérimentations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingénierie d'un EIAH doté d'étayages adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Lejeune</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de la conférence EIAH (Environnements Informatiques pour l’Apprentissage Humain)</w:t>
+              <w:t xml:space="preserve">9ème édition de la conférence EIAH (Environnements Informatiques pour l’Apprentissage Humain),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182756v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving usage of learning designs by teachers: a conceptual model dedicated to well-defined problems resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -657,51 +657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FORMID Suite : Bridging the gap between LD and TISL ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Teacher-Led Inquiry and Learning Design", Alpine Rendez-Vous 2013 - TELEARC and EATEL associations( FP6 NoE Kaleidoscope and Prolearn, and FP7 NoE Stellar)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Villard de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -739,51 +739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding Observation Means into the Learning Scenario: Authoring Approach and Environment for Simulations-Based Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALT 2012 - 12th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.273-275, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -811,1054 +811,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche auteur pour la scénarisation et le suivi de situations d'apprentissage : Quelques leçons apprises de Mars à FORMID et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une approche auteur pour la scénarisation et le suivi de situations d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Méthodes de Conception EIAH, Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 2011, Mons, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948821v1</w:t>
+                <w:t xml:space="preserve">hal-00911391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche auteur pour la scénarisation et le suivi de situations d'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une approche auteur pour la scénarisation et le suivi de situations d'apprentissage : Quelques leçons apprises de Mars à FORMID et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.11-17</w:t>
+              <w:t xml:space="preserve">Atelier Méthodes de Conception EIAH, Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 2011, Mons, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911391v1</w:t>
+                <w:t xml:space="preserve">hal-00948821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers need support too: FORMID-Observer, a Flexible Environment for Supervising Simulation-Based Learning Situations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Guéraud</w:t>
+                <w:t xml:space="preserve">A graphical modeling language for computer-based learning scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lejeune</w:t>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Weinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dubois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margus Pedastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Bollen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Support for Exploratory Environments Workshop ISEE'09 in International Conference on Artificial Intelligence in Education, AIED 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. (10 p.)</w:t>
+              <w:t xml:space="preserve">ICALT 2009: The 9th IEEE International Conference on Advanced Learning Technologies, Riga, Latvia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Riga, Latvia. (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948764v1</w:t>
+                <w:t xml:space="preserve">hal-00948788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graphical modeling language for computer-based learning scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competitive Challenge on Adapting Activities Modeled by CSCL Scripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2009: The 9th IEEE International Conference on Advanced Learning Technologies, Riga, Latvia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Riga, Latvia. (2 p.)</w:t>
+              <w:t xml:space="preserve">online proceedings of Workshop Challenge on Adaptation at CSCL'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948788v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Challenge on Adapting Activities Modeled by CSCL Scripts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Activity Spaces: Towards flexibility in learning design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Weinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margus Pedastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Bollen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">online proceedings of Workshop Challenge on Adaptation at CSCL'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">ICALT 2009: The 9th IEEE International Conference on Advanced Learning Technologies, Riga, Latvia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Riga, Latvia. (5 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948776v1</w:t>
+                <w:t xml:space="preserve">hal-00948787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Activity Spaces: Towards flexibility in learning design?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible Environment for Supervising Simulation-Based Learning Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2009: The 9th IEEE International Conference on Advanced Learning Technologies, Riga, Latvia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Riga, Latvia. (5 p.)</w:t>
+              <w:t xml:space="preserve">AIED 09: The 14th International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. (3 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948787v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Environment for Supervising Simulation-Based Learning Situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Expérimentation d'un environnement flexible pour la supervision de travaux pratiques basés sur des simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 09: The 14th International Conference on Artificial Intelligence in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. (3 p.)</w:t>
+              <w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le Mans, France. (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948762v1</w:t>
+                <w:t xml:space="preserve">hal-00948830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervising Distant Simulation-Based Practical Work: a flexible environment and its experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Fourth european conference on Technology Enhanced Learning - EC-TEL 2009, in "Learning in the Synergy of Multiple Disciplines", Lecture Notes in Computer Science 5794, Springer, Volume 5794/2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France. (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d'un environnement flexible pour la supervision de travaux pratiques basés sur des simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Teachers need support too: FORMID-Observer, a Flexible Environment for Supervising Simulation-Based Learning Situations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Le Mans, France. (8 p.)</w:t>
+              <w:t xml:space="preserve">Intelligent Support for Exploratory Environments Workshop ISEE'09 in International Conference on Artificial Intelligence in Education, AIED 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948830v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up on-line learning experiments: the LearningLab platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vezian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ICL2007, September 26 -28, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Villach, Austria. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2170,51 +2170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2239,519 +2239,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing workshop Scenario with Computer Independent Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre David</w:t>
+                <w:t xml:space="preserve">Scénarisation pédagogique : modèles, langages et outils pour les machines, pour les ingénieurs pédagogiques ou pour les enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2006: The 6th IEEE International Conference on Advanced Learning Technologies, Kerkrade, The Netherlands. International Workshop Comparing Educational Modeling Languages on a case study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Kerkrade, Netherlands. pp.n.a</w:t>
+              <w:t xml:space="preserve">actes du colloque TICE, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France. (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962009v1</w:t>
+                <w:t xml:space="preserve">hal-00962079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning design: models for computers, for engineers or for teachers?</w:t>
+                <w:t xml:space="preserve">Models for the re-use of learning scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Workshop in Learning Networks for Lifelong Competence Development, TENCompetence Conference. March 30th-31st, Sofia, Bulgaria: TENCompetence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sofia, Bulgaria. (6 p.)</w:t>
+              <w:t xml:space="preserve">Proceedings of Imaging the future in ICT in Education, W.G. 3.1, W.G. 3.5, Joint Conference, IFIP, Norway</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Alesund, Norway. (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962105v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling collaborative learning activities on e-learning platforms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre David</w:t>
+                <w:t xml:space="preserve">Learning design: models for computers, for engineers or for teachers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2006: The 6th IEEE International Conference on Advanced Learning Technologies, Kerkrade, The Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Kerkrade, Netherlands. pp.838-844</w:t>
+              <w:t xml:space="preserve">Proceedings of International Workshop in Learning Networks for Lifelong Competence Development, TENCompetence Conference. March 30th-31st, Sofia, Bulgaria: TENCompetence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sofia, Bulgaria. (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962007v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarisation pédagogique : modèles, langages et outils pour les machines, pour les ingénieurs pédagogiques ou pour les enseignants ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
+                <w:t xml:space="preserve">Expressing workshop Scenario with Computer Independent Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actes du colloque TICE, Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France. (8 p.)</w:t>
+              <w:t xml:space="preserve">ICALT 2006: The 6th IEEE International Conference on Advanced Learning Technologies, Kerkrade, The Netherlands. International Workshop Comparing Educational Modeling Languages on a case study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Kerkrade, Netherlands. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962079v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for the re-use of learning scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
+                <w:t xml:space="preserve">Modeling collaborative learning activities on e-learning platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Imaging the future in ICT in Education, W.G. 3.1, W.G. 3.5, Joint Conference, IFIP, Norway</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Alesund, Norway. (8 p.)</w:t>
+              <w:t xml:space="preserve">ICALT 2006: The 6th IEEE International Conference on Advanced Learning Technologies, Kerkrade, The Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Kerkrade, Netherlands. pp.838-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962010v1</w:t>
+                <w:t xml:space="preserve">hal-00962007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing Learning Scenarios with Computer Independant Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2828,51 +2828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2923,51 +2923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de scénarios d'apprentissage collaboratifs pour la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,77 +3145,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils logiciels permettant d'encadrer et de soutenir le travail du tuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Depover, Bruno De Lievre, Daniel Peraya, Jean-Jacques Quintin, Alain Jaillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tutorat en formation à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.195-211, 2011, De Boeck - Perspectives en éducation et formation, 978-2-8041-6342-6</w:t>
@@ -3244,77 +3244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat en formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Depover, Christian and De Lievre, Bruno and Peraya, Daniel and Quintin, Jean-Jacques and Jaillet, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tutorat en formation à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 10 : Les outils logiciels permettant d'encadrer et de soutenir le travail du tuteur, De Boeck, pp.195-211, 2011, Collection Perspectives en éducation et formation</w:t>
@@ -3476,51 +3476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design patterns for recording and analysing usage of learning systems: State of art of tracking and analysing usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3783,51 +3783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Kaleidoscope NoE, Deliverable D32-03-01 DPULS JEIRP, 49 pages. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4022,51 +4022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Weinberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kluge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard W. Lazonder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-012-9258-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.158" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margus Pedastre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bollen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948763v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vezian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saulais-Helloco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schoonenboom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keenoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Montandon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Goita" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Weinberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kluge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard W. Lazonder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-012-9258-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.158" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margus Pedastre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bollen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vezian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948764v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saulais-Helloco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schoonenboom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keenoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Montandon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Goita" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>