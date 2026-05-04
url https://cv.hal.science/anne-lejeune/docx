--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1441,273 +1441,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d'un environnement flexible pour la supervision de travaux pratiques basés sur des simulations</w:t>
+                <w:t xml:space="preserve">Supervising Distant Simulation-Based Practical Work: a flexible environment and its experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Lejeune</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Le Mans, France. (8 p.)</w:t>
+              <w:t xml:space="preserve">Proceedings of Fourth european conference on Technology Enhanced Learning - EC-TEL 2009, in "Learning in the Synergy of Multiple Disciplines", Lecture Notes in Computer Science 5794, Springer, Volume 5794/2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948830v1</w:t>
+                <w:t xml:space="preserve">hal-00948763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervising Distant Simulation-Based Practical Work: a flexible environment and its experimentation</w:t>
+                <w:t xml:space="preserve">Expérimentation d'un environnement flexible pour la supervision de travaux pratiques basés sur des simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Fourth european conference on Technology Enhanced Learning - EC-TEL 2009, in "Learning in the Synergy of Multiple Disciplines", Lecture Notes in Computer Science 5794, Springer, Volume 5794/2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France. (6 p.)</w:t>
+              <w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le Mans, France. (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948763v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers need support too: FORMID-Observer, a Flexible Environment for Supervising Simulation-Based Learning Situations.</w:t>
               </w:r>
@@ -1929,236 +1929,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To set up pedagogical experiments in a virtual lab: methodology and first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte des schémas cognitifs dans la scénarisation des activités d'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Villach, Austria. 9 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00197270v1</w:t>
+                <w:t xml:space="preserve">hal-00161413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des schémas cognitifs dans la scénarisation des activités d'enseignement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To set up pedagogical experiments in a virtual lab: methodology and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference ICL2007, September 26 -28, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Villach, Austria. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00161413v1</w:t>
+                <w:t xml:space="preserve">hal-00197270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénariser les 4 piliers de la pédagogie</w:t>
               </w:r>
@@ -2245,51 +2245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarisation pédagogique : modèles, langages et outils pour les machines, pour les ingénieurs pédagogiques ou pour les enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2327,51 +2327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for the re-use of learning scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2409,51 +2409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning design: models for computers, for engineers or for teachers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3031,51 +3031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs d'apprentissage instrumentés par les technologies : vers une ingénierie centrée sur les scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3757,51 +3757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,51 +4022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Weinberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kluge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard W. Lazonder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-012-9258-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.158" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margus Pedastre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bollen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vezian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948764v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saulais-Helloco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schoonenboom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keenoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Montandon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Goita" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton de Jong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Weinberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kluge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard W. Lazonder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-012-9258-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.158" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margus Pedastre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bollen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vezian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948764v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Saulais-Helloco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Schoonenboom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keenoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Montandon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Goita" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>