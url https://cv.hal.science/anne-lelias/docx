--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -2805,51 +2805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6449F2C"/>
+    <w:nsid w:val="5085B72E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>