--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1040,592 +1040,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04756389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a fine knowledge of mass transfer kinetics, contribution from the microfluidic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid/liquid separation driven by kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayed Ali Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lelias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBAL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'énergie nucléaire (SFEN), Jul 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">International Solvent Extraction Conference 2022 (ISEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chalmers University of Technology, Sep 2022, Göteborg (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04756408v1</w:t>
+                <w:t xml:space="preserve">cea-04756416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid/liquid separation driven by kinetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+                <w:t xml:space="preserve">Microfluidique et modelisation : deux outils pour la determination des constantes cinetiques de transfert de matiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solvent Extraction Conference 2022 (ISEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chalmers University of Technology, Sep 2022, Göteborg (Sweden), Sweden</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'ISEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, CEA Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04756416v1</w:t>
+                <w:t xml:space="preserve">cea-04743763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidique et modelisation : deux outils pour la determination des constantes cinetiques de transfert de matiere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a fine knowledge of mass transfer kinetics, contribution from the microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'ISEC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, CEA Marcoule, France</w:t>
+              <w:t xml:space="preserve">GLOBAL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'énergie nucléaire (SFEN), Jul 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04743763v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04756408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high velocities co-flowing stratified microfluidic process to obtained kinetic constants for liquid-liquid extraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Sorel</w:t>
+                <w:t xml:space="preserve">Development of a high velocity co-flowing stratified microfluidic process to obtained kinetic constants for reactive liquid-liquid extraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuous Flow Technology IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCI; RSC, May 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCE 12 (12th EUROPEAN CONGRESS OF CHEMICAL ENGINEERING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIDIC (Italian Association of Chemical Engineering), Sep 2019, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339460v1</w:t>
+                <w:t xml:space="preserve">cea-04756458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high velocity co-flowing stratified microfluidic process to obtained kinetic constants for reactive liquid-liquid extraction.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Sorel</w:t>
+                <w:t xml:space="preserve">Development of a high velocities co-flowing stratified microfluidic process to obtained kinetic constants for liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 12 (12th EUROPEAN CONGRESS OF CHEMICAL ENGINEERING)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIDIC (Italian Association of Chemical Engineering), Sep 2019, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Continuous Flow Technology IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCI; RSC, May 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04756458v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidique et cinétique de transfert application à un procédé d'extraction liquide-liquide d'actinides</w:t>
               </w:r>
@@ -1758,51 +1758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp. Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montuir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,51 +2805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5085B72E"/>
+    <w:nsid w:val="108C86B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3036,51 +3036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lelias" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2787-9265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721504v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123489" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03365412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed-Ali Moussaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;lias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braibant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Corne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Magnaldo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lelias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;lias-Vanderperre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Espinosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peran Terrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol070498a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Karim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berlemont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Ali Moussaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berlemont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Simonin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montuir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil-Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lepretre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Boxall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-lelias" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2787-9265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721504v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123489" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03365412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed-Ali Moussaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;lias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braibant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Corne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Magnaldo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lelias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;lias-Vanderperre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Espinosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peran Terrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol070498a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Karim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Ali Moussaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berlemont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berlemont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Simonin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dinh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montuir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miguirditchian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil-Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lepretre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Boxall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>