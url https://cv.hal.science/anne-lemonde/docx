--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2417,246 +2417,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre Provence et Dauphiné, Gap et ses libertés au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.-Y. Playoust P.-Y. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gap et ses territoires. Des siècles d’histoire (XIe-XXe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, pp.85-109, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour du transport du Dauphiné à la Couronne de France (1349)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Péquignot et P. Savy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annexer ? Les déplacements de frontières à la fin du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2016, 978-2-7535-4950-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'inventaire de 1277 à celui de 1346 : l’évolution du statut de l’archive dans la principauté delphinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">X. Hélary, J.-F. Nieus, A. Provost, M. Suttor (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les archives princières (XIIe-XVe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, p. 225-238, 2016, 978-2-84832-230-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935492v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01935481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECRIT</w:t>
               </w:r>
@@ -4690,51 +4690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemonde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.11233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057355v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936050v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2003.1852" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05012411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciham.cnrs.fr/directrice-ciham-editions/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jamme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Verdes Pijuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Coulomb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Santamaria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.santa.2011.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ciavaldini Riviere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05042901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.112333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01088068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03271082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jospin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badin de Montjoye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessaint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemonde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.11233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057355v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936050v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2003.1852" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05012411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciham.cnrs.fr/directrice-ciham-editions/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jamme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Verdes Pijuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Coulomb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Santamaria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.santa.2011.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ciavaldini Riviere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05042901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.112333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01088068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03271082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jospin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badin de Montjoye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessaint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>