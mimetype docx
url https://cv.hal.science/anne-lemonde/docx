--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -316,174 +316,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Créer une capitale au XIVe siècle. L'exemple de Saint-Marcellin en Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pierre et l'écrit : Évocations / Patrimoines de l'Isère : environnement, culture, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.7-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur le processus d'institutionnalisation au temps des dauphins de la deuxième race (1183-1282)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (2), pp.431-441. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mefrm.631⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01057353v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01057356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vallée de la Varaita au Moyen Âge, un cas extrême de 'montagne dauphinoise d'outre-monts</w:t>
               </w:r>
@@ -1824,182 +1824,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La principauté delphinale au XIVe siècle. Un laboratoire de la réforme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dejoux Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reformatio ? Les mots pour dire la réforme à la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, 2023, 979-10-351-0882-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.112333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notaires des champs et administration princière en Dauphiné (XIIIe-XIVe siècle). Quelques problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bidot-Germa Dominique, Courroux Pierre, Lamazou-Duplan Véronique (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner et administrer les principautés des Alpes aux Pyrénées (XIIIe-début XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Éditions, 2023, 978-2-35613-543-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850946v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04850911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas limite : le discours comptable dans la rubrique des dépenses judiciaires. L’exemple dauphinois (XIVe-XVe siècle)</w:t>
               </w:r>
@@ -2718,672 +2718,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01714423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Lemonde et Ilaria Taddei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation des idées et des pratiques politiques. France et Italie (XIIIe-XVIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.1-12, 2014, 978-2-7283-0963-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des libertés au droit public, le processus juridique en Dauphiné (1340-1410)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Mailloux et L. Verdon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Enquête en questions. De la réalité à la " vérité " dans les modes de gouvernement (Moyen Âge, Temps modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS édition, pp.186-218, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Dauphiné, trait d’union entre deux mondes ? Grenoble-Paris-Naples, 1226-1349</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation des idées et des pratiques politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFR, p. 129-148, 2014, BEFAR, 978-2-7283-0963-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">A. Mailloux et L. Verdon (dir.). </w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique du bannissement par les juges delphinaux au XIVe siècle. Réflexion sur les traditions, les innovations et la rationalisation de l'appareil judiciaire en Occident à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-C. Ferriès et M.-P. Castiglioni dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enquête en questions. De la réalité à la " vérité " dans les modes de gouvernement (Moyen Âge, Temps modernes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS édition, pp.186-218, 2014</w:t>
+              <w:t xml:space="preserve">Mélanges en mémoire d'Isabelle Ratinaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, Grenoble, pp.523-541, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience italienne ‘à l’essai’ : Montaigne, Machiavel, Guichardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Balsamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Lemonde, Ilaria Taddei (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation des idées et des pratiques politiques : France et Italie (XIIIe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 478, École française de Rome, pp.91-112, 2013, Collection de l'Ecole française de Rome, ISSN 0223-5099, 978-2-7283-0963-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter et ordonner’ Les effectifs des serviteurs des dauphins (1336-1340)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Beauchamp (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les entourages princiers à la fin du Moyen Âge, une approche quantitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, p. 31-42, 2013, 978-8-496-82072-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">M.-C. Ferriès et M.-P. Castiglioni dir.). </w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du vicus à la capitale du Dauphiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Jospin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badin de Montjoye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Favier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en mémoire d'Isabelle Ratinaud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUG, Grenoble, pp.523-541, 2013</w:t>
+              <w:t xml:space="preserve">Grenoble. Histoire d’une ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, p. 30-53, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non est enim potestas, nisi a Deo... Les fondements contractuels du pouvoir en Dauphiné à la lumière du Statut de 1349</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Foronda (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant le contrat social. Le contrat politique dans l’Occident médiéval (XIIIe-XVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velasquez, p. 291-326, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935525v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01936256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entrées solennelles en Dauphiné (1389-1533) : Grenoble, Vienne, Valence, Romans</w:t>
               </w:r>
@@ -3793,311 +3793,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Allemand et le dauphin (XIIIème-XVème siècle). Du lignage médiéval au lignage moderne, réflexion sur les recompositions de la noblesse à la fin du Moyen Âge.</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Allemand et le dauphin (XIIIe-XVe siècle). Du lignage médiéval au lignage moderne, réflexion sur les recompositions de la noblesse à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Favier (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives familiales et noblesse provinciale. Hommage à Yves Soulingeas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, PUG, p. 127-148, 2006, 9782706113545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Allemand et le dauphin (XIIIème-XVème siècle). Du lignage médiéval au lignage moderne, réflexion sur les recompositions de la noblesse à la fin du Moyen Âge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives familiales et noblesse provinciale. Hommage à Yves Soulingeas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, PUG, pp.127-148, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre honor, engagement, et service du prince. La fonction chÂtelaine en Dauphiné (1308-1456)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De part et d'autre des Alpes. Les chÂtelains des princes à la fin du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.289-314, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre honor, service du prince et engagement. La fonction châtelaine en Dauphiné (1308-1406)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Castelnuovo et O. Mattéoni (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De part et d’autre des Alpes. Les châtelains des princes à la fin du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, p. 289-314, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935989v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01935978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la révolte aux libertés. L'intégration politique modèle d'un bailliage montagnard : le Briançonnais au XIVème siècle</w:t>
               </w:r>
@@ -4690,51 +4690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemonde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.11233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057355v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936050v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2003.1852" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05012411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciham.cnrs.fr/directrice-ciham-editions/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jamme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Verdes Pijuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Coulomb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Santamaria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.santa.2011.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ciavaldini Riviere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05042901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.112333" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935521v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01088068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03271082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jospin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badin de Montjoye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessaint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemonde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.11233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923410v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.631" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057355v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936050v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2003.1852" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05012411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciham.cnrs.fr/directrice-ciham-editions/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jamme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Verdes Pijuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Coulomb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Santamaria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.santa.2011.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ciavaldini Riviere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05042901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.112333" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01088068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935521v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03271082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balsamo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Jospin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badin de Montjoye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessaint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>