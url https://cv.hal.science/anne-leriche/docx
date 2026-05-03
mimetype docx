--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,18747 +66,19231 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of doped biphasic calcium phosphate for bone substitutes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th European Inter-Regional Conference on Ceramics (CIEC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Leoben, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of Doped Biphasic Calcium Phosphate for bone substitutes applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of Belgian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Gent, Belgique, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cold Sintering Process for developing hydroxyapatite ceramic and polymer composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthusundar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosica Mincheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Raquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioCAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D technology and antibacterial post-treatments: the process for the future manufacturing of bone substitutes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioCAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D printing of doped β-tricalcium phosphate bioceramics using robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, MONS, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of neck formation and densification in sintering of hydroxyapatite ceramics using thermal conductivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stanley Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait‐ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of indirect stereolithography and gel casting methods to shape ceramic dental crowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECerS XVIII (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaping of complex ceramic parts by several additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and Direct Ink Writing of doped β-tricalcium phosphate bioceramics for bone repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioceramics 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication of macroporous structures in alumina and beta-TCP by Robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BCERS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en forme complexe de céramiques par procédé hybride combinant projection sélective de liant et reprise laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaping of ceramic by binder jetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceramics in Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakov, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manufacturing methods of bioceramic scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIOCERAMICS 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processing of ceramics by hybrid binder jetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th International Conference &amp; Exposition on Advanced Ceramics &amp; Composites (ICACC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Dayton Beach, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration de prothèses dentaires par fabrication additive indirecte combinant stéréolithographie et gel casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication of doped b-tricalcium phosphate bioceramics by robocasting for bone repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceramics in Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakov, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaping of complex ceramic parts using stereolithography and gel casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHAPING 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dübendorf, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaping of ceramics by hybrid binder jetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duterte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHAPING 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dübendorf, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complex shape ceramic parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th International Congress on Ceramics (ICC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Busan, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complicated ceramic parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">96th Annual Meeting of the Deutsche Keramische Gesellschaft (DKG / German Ceramic Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, jülich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid binder jetting of ceramic: investigation of powder, process and innovative post-treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BCERS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Mons (distanciel), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complicated ceramic parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laser Processing for Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">96th Annual Meeting of the Deutsche Keramische Gesellschaft (DKG / German Ceramic Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complex shape ceramic parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online Conference, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">young Ceramists Additive Manufacturing Forum (YCAM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online (Covid 19), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse et développement de β-TCP dopés destinés à la fabrication de substituts osseux par robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th annual meeting of the Commission mixte Matériaux pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of substituted β-tricalcium phosphate powders to improve their thermal stability and biological properties for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Daytona Beach (Florida), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complex shape ceramic parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (yCAM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online (Covid 19), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of beta-TCP thermal stability by doping for macroporous scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th International Congress on Ceramics (ICC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Busan, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of calcium phosphate ceramic substrate surface properties on biological cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaan Chamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Daytona Beach (Florida), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of doped β tricalcium phosphate powders to improve their thermal stability and densification by conventional and microwave sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Curto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BCERS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Gent, Belgique, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEVELOPMENT OF SUBSTITUTED BETA-TCP FOR IMPROVED THERMAL STABILITY DURING MICROWAVE SINTERING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI CONFERENCE AND EXHIBITION OF THE EUROPEAN CERAMIC SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification de l'interaction entre la surface de biomatériaux et des cellules osseuses, par traitement laser femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SiBCN Foams via the PDC route and their functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Material Science Engineering - MSE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramiques thermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole "Céramiques Techniques" du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Porquerolles (Var), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of conventional and microwaves sintering of bioceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 38th Int'l Conf &amp; Expo on Advanced Ceramics &amp; Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Floride, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of osteoblastic and endothelial cells invasion of macroporous -TCP ceramic developed by ice-templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REDEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration of a new generation of photocatalytic inorganic coatings with controlled porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Inter-regional Conference on Ceramics - CIEC 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mode of action of LiF during the development of YAG transparent ceramics by Spark Plasma Sintering (SPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro PM2014 Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Salzburg, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frittage micro-ondes en cavité monomode de biocéramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Annuelles de la SF2M 2013 / SF2M Annual Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France. pp.04017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130704017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An experimental defect localisation using Lamb waves excited by annular piezoelectric transducers and received by triangular multi-electrode transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Austria. CD-ROM, paper ID 1479, 4p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1479_grondel⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New considerations about the fracture mode of PZT ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceeding of Euroceramics IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisation de géométries complexes fines de céramiques PZT par découpe laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de Electrotechnique du Futur, EF'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Films and ribbons for actuators and sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Debus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2002 US Navy Workshop on Acoustic Transduction Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Baltimore, MD, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation and microstructure of zirconia toughened alumina ceramics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mortgaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials research, conference materials research society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1988, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermomechanical properties of zirconia toughened alumina materials : effect of microstructure and temperature on toughening mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceramic materials research, conference materials research society.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1988, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical behavior of zirconia toughened alumina ceramic materials : fracture properties, thermal fatigue and wear resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of ceramics 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1987, Canterburry, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement mécanique de composites céramiques à dispersoïdes Al2O3-ZrO2 ; effet de la microstructure et de la température sur les mécanismes de renforcement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque franco allemand "céramiques techniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, Aix-la-Chapelle, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation de matériaux Al2O3-ZrO2 - caractérisation cristallographique et microstructurale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque franco allemand "céramiques techniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, Aix-la-Chapelle, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation and characterization of a dispersion toughened ceramic for thermomechanical uses (ZTA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Final contractors' contact group meetings "Technical ceramics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermomechanical properties of zirconia toughened alumina materials : effect of microstructure and temperature on toughening mechenisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zirconia 86</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation and microstructure of zirconia toughened alumina ceramics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mortgaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd international conference on the science and technology of zirconia. (Zirconia 86)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1986, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fracture tougheness of Al2O3-ZrO2 ceramic composites; effect of microstructure and temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second international symposium ceramic materials and componentes for engines.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1986, Lübeck (R.F.A), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical properties of Zirconia toughned alumina prepared by different methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vandeneede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of ceramics 13, colloque C1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, France. pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00301247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical properties or zirconia toughened alumina prepared y different methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vandeneede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of ceramics 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1985, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00301087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation et caractérisation de matériaux céramiques composites à dispersoïdes à usage thermomécanique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First contact meeting "technical ceramics".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1983, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur la synthèse de de phosphate de calcium biphasique dopé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardi des Chercheurs 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on the synthesis of doped biphasic calcium phosphate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Densification of Hydroxyapatite Powders by Cold Sintering Process (CSP): Influence of Particle Size, Acid Nature/Concentration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthusundar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Quadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosica Mincheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consolidation à basse température d’hydroxyapatite nanométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthusundar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Quadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosica Mincheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antimicrobial integrated methodologies for orthopaedic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cantallops-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Stamboulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement par robocasting de biocéramiques en β-TCP dopé destiné à la fabrication de substituts osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique (GFC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication of Doped ß-tricalcium Phosphate Bioceramics by Robocasting for Bone Repair Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Materials Science &amp; Technology (MS&amp;T) technical meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Columbus (Ohio), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid Additive/Subtractive System of Ceramic Materials: Investigation of Powder, Process and Innovative Post-treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Materials Science &amp; Technology (MS&amp;T) technical meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Columbus (Ohio), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability and their antimicrobial properties in use of bone substitute implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd BIOMAT congress Materials for Health 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability in use of bone substitute implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardi des Chercheurs : 10 ème édition (MDC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their densification and mechanical properties in use of resorbable bone substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop for Ceramics and Glasses in Medical Applications (Y-CGMed 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (YCAM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphology and phase control of titanium dioxide via hydrothermal synthesis with respect to the composition of the precursor solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting du BCerS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Mol, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification of hydroxyapatite through cold sintering process: Role of liquid phase chemistry and physical characteristic of HA powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthusundar Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Quadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosica Mincheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg2+, Sr2+, Ag+, and Cu2+ co-doped beta-tricalcium phosphate: Improved thermal stability and mechanical and biological properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improvement of Metal-Doped β-TCP Scaffolds for Active Bone Substitutes via Ultra-Short Laser Structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Íris Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamborghini Sotelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Erceg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.19093⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering10121392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103197v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted debinding of Al2O3 parts printed by stereolithography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fabrication of doped β-tricalcium phosphate bioceramics by Direct Ink Writing for bone repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.206⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281974v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of doped β-tricalcium phosphate bioceramics by Direct Ink Writing for bone repair applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microwave-assisted debinding of Al2O3 parts printed by stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Canillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.10.018⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (11), pp.18343-18352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820943v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Metal-Doped β-TCP Scaffolds for Active Bone Substitutes via Ultra-Short Laser Structuring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mg2+, Sr2+, Ag+, and Cu2+ co-doped beta-tricalcium phosphate: Improved thermal stability and mechanical and biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Urruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering10121392⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (7), pp.4061-4075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.19093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414994v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structuring of β-TCP and transition to α-TCP induced by femtosecond laser processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Aceti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Filipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Sotelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Fontanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2487 (1), pp.012043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2487/1/012043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the interactions of albumin with TiO2 nanomaterials and calcium phosphate-based biomaterials by kinetic adsorption and spectroscopic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Erceg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Strasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jurković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasminka Kontrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 383, pp.122122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.122122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of neck formation and densification in porous hydroxyapatite ceramics using thermal conductivity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stanley Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.100329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-infiltration to improve the density of binder jetting ceramic parts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Binder jetting process with ceramic powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.08.005⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889846v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative EPR Study of Non-Substituted and Mg-Substituted Hydroxyapatite Behaviour in Model Media and during Accelerated Ageing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and sandblasting erosion resistance characterization of chemical strengthened float glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumessad Gridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Malou Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst12020297⟩</w:t>
+              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (3), pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491859v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and sandblasting erosion resistance characterization of chemical strengthened float glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Kermel</w:t>
+                <w:t xml:space="preserve">A Comparative EPR Study of Non-Substituted and Mg-Substituted Hydroxyapatite Behaviour in Model Media and during Accelerated Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vidotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timor Grego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bozana Petrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Leriche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Antonic Jelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2020.11.004⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12020297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491886v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and optical properties of MgAl2O4 ceramics and ballistic efficiency of spinel based armour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+                <w:t xml:space="preserve">Post-infiltration to improve the density of binder jetting ceramic parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.03.079⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (15), pp.7134-7148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850557v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder jetting process with ceramic powders</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical and optical properties of MgAl2O4 ceramics and ballistic efficiency of spinel based armour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gajdowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Faderl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Böhmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100218⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (13), pp.18199-18211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889926v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of build orientation on the manufacturing process and the properties of stereolithographic dental ceramics for crown frameworks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deveaux</w:t>
+                <w:t xml:space="preserve">Development of calcium phosphate suspensions suitable for the stereolithography process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goutagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Leriche</w:t>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prosdent.2020.01.024⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479576v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dopants on thermal stability and densification of β-tricalcium phosphate powders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-induced and space-selective crystallization of yttrium aluminum garnet crystal from SiO 2 /Al 2 O 3 /Y 2 O 3 /KF/Na 2 O/AlF 3 /B 2 O 3 glass system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Doosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Keshavarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazila Safari Yazd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100168⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.1110-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ce01165g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796471v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone-like ceramic scaffolds designed with bioinspired porosity induce a different stem cell response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of spray drying treatment on the optical properties of Mg–Al spinel ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stocky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Boehmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Panseri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Shaan Chamary</w:t>
+                <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-020-06486-3⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.100102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480401v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced and space-selective crystallization of yttrium aluminum garnet crystal from SiO 2 /Al 2 O 3 /Y 2 O 3 /KF/Na 2 O/AlF 3 /B 2 O 3 glass system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bone-like ceramic scaffolds designed with bioinspired porosity induce a different stem cell response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Panseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Montesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Dozio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaan Chamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ce01165g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-020-06486-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480455v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of calcium phosphate suspensions suitable for the stereolithography process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
+                <w:t xml:space="preserve">Influence of dopants on thermal stability and densification of β-tricalcium phosphate powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Curto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Urruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 7, 11 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100167⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 7, pp.100168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889971v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spray drying treatment on the optical properties of Mg–Al spinel ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+                <w:t xml:space="preserve">Effect of build orientation on the manufacturing process and the properties of stereolithographic dental ceramics for crown frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dehurtevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Robberecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (3), pp.453-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prosdent.2020.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365216v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Femtosecond Laser-Engineered β-Tricalcium Phosphate (β-TCP) Biomimetic Templates for Orthopaedic Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Daskalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliya Angelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Trifonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (6), pp.2565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app11062565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast laser surface texturing of β-tricalcium phosphate (β-TCP) ceramics for bone-tissue engineering applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural design of ceramics for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián del Valle García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1492/1/012059⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (7), pp.2555-2565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480357v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling additive manufacturing and microwave sintering: A fast processing route of alumina ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vedi Dupont</w:t>
+                <w:t xml:space="preserve">Sintering of BaTiO3 powder/sol composite thick films and their dielectric and piezoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanaël Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (3), pp.657-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-019-05123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479272v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural design of ceramics for bone regeneration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling additive manufacturing and microwave sintering: A fast processing route of alumina ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Curto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Violier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedi Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (7), pp.2555-2565. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.10.039⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 40 (7), pp.2548-2554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479608v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of BaTiO3 powder/sol composite thick films and their dielectric and piezoelectric properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natanaël Basile</w:t>
+                <w:t xml:space="preserve">Ultra-fast laser surface texturing of β-tricalcium phosphate (β-TCP) ceramics for bone-tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Daskalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Bliznakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliya Angelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Gonon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-019-05123-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1492 (1), 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1492/1/012059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479310v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropatterning of beta tricalcium phosphate bioceramic surfaces, by femtosecond laser, for bone marrow stem cells behavior assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95, pp.371-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-celled silicon carbide foams with high porosity from boron-modified polycarbosilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Wynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balestrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Franchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Wook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (16), pp.5114-5122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonantly pumped eye-safe Er 3+ : YAG SPS-HIP ceramic laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
+                <w:t xml:space="preserve">Femtosecond laser impact on calcium phosphate bioceramics assessed by micro-Raman spectroscopy and osteoblastic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Grenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Helena Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.003435⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (16), pp.5545-5553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477158v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alumina Porous Ceramics Obtained by Freeze Casting: Structure and Mechanical Behaviour under Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1), pp.83-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ceramics1010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinking chemistry of poly(vinylmethyl-&amp;lt;i&amp;gt;co&amp;lt;/i&amp;gt;-methyl)silazanes toward low-temperature formable preceramic polymers as precursors of functional aluminium-modified Si–C–N ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Soleilhavoup</w:t>
+                <w:t xml:space="preserve">Resonantly pumped eye-safe Er 3+ : YAG SPS-HIP ceramic laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bigotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Böhmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT03076F⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.003435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146190v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties, Structure, Bioactivity and Cytotoxicity of Bioactive Na-Ca-Si-P-O-(N) Glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
+                <w:t xml:space="preserve">Crosslinking chemistry of poly(vinylmethyl-&amp;lt;i&amp;gt;co&amp;lt;/i&amp;gt;-methyl)silazanes toward low-temperature formable preceramic polymers as precursors of functional aluminium-modified Si–C–N ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Fonblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Soleilhavoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (41), pp.14580-14593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT03076F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351733v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser impact on calcium phosphate bioceramics assessed by micro-Raman spectroscopy and osteoblastic behaviour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boilet</w:t>
+                <w:t xml:space="preserve">Mechanical Properties, Structure, Bioactivity and Cytotoxicity of Bioactive Na-Ca-Si-P-O-(N) Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atbir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.07.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.284-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080557v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des matériaux et énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Bio-inspired hydroxyapatite dual core-shell structure for bone substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaan Chamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (16), pp.5321-5327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077747v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of post-HIP temperature on microstructural and optical properties of pure MgAl2O4 spinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gajdowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Böhmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (16), pp.5347-5351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired hydroxyapatite dual core-shell structure for bone substitutes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Chimie des matériaux et énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079738v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of ceramic/metal composites from preforms produced by freeze casting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Preparation and characterization of anorthite and hydroxyapatite from Algerian Kaolin and natural phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.06.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (3), pp.1045-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-016-5655-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876687v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive oxynitride glasses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Osteoblastic cells colonization inside beta-TCP macroporous structures obtained by ice-templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hautcoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 36 (12), pp.2869-2881. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.12.017⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 36 (12), pp.2895-2901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079543v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoblastic cells colonization inside beta-TCP macroporous structures obtained by ice-templating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Hautcoeur</w:t>
+                <w:t xml:space="preserve">Coupled Electro-Thermo-Mechanical Finite Element Modeling of the Spark Plasma Sintering Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Schwertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.10.030⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (2), pp.1263-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11663-015-0514-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079618v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Electro-Thermo-Mechanical Finite Element Modeling of the Spark Plasma Sintering Technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Barraud</w:t>
+                <w:t xml:space="preserve">Bioactive oxynitride glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11663-015-0514-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (12), pp.2869-2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344181v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of anorthite and hydroxyapatite from Algerian Kaolin and natural phosphate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity of ceramic/metal composites from preforms produced by freeze casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-016-5655-8⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (12), pp.14077 - 14085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117357v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity modeling of Alumina/Al functionally graded composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+                <w:t xml:space="preserve">Effect of Nitrogen on Properties of Na 2 O-CaO-SrO-ZnO-SiO 2 Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.22091⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (3), pp.748-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.13361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038937v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nitrogen on Properties of Na 2 O-CaO-SrO-ZnO-SiO 2 Glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Leriche</w:t>
+                <w:t xml:space="preserve">Thermal conductivity modeling of Alumina/Al functionally graded composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pelegris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ferguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.13361⟩</w:t>
+              <w:t xml:space="preserve">The Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (3), pp.192-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039016v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of metal core piezoelectric fibres by dip coating process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Effects of microwave sintering on intrinsic defects concentrations in ZnO-based varistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faical Kharchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-L. Petiniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.035⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (8), pp.13697-13701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.04.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033364v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the hydroxyapatite mechanical properties by direct microwave sintering in single mode cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Thuault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (7), pp.1865-1871. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of microwave sintering on intrinsic defects concentrations in ZnO-based varistors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Fabrication and characterization of metal core piezoelectric fibres by dip coating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Petiniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.04.142⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.2951-2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02449721v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Antibacterial Polyester Fabric by Growth of ZnO Nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineered Fibers and Fabrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/155892501400900103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study the multi self-cleaning characteristics of ZnO nanorods functionalized polyester fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munir Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perwuelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (6), pp.1440-1456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1528083714562086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lighter tableware ceramic by controlling porosity: Effect of porosity on mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (1), pp.763-770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.06.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of superhydrophilic and superhydrophobic polyester fabric by growing Zinc Oxide nanorods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Elaboration and characterization of a low frequency and wideband piezoceramic generator for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.11.020⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03033269v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic solution discoloration and self-cleaning by polyester fabric functionalized with ZnO nanorods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mechanical Properties of Porosity-Free Beta Tricalcium Phosphate (&lt;i&gt;β&lt;/i&gt;-TCP) Ceramic by Sharp and Spherical Indentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1528083713519662⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Glass and Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03 (01), pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/njgc.2013.31004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121037v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Porosity-Free Beta Tricalcium Phosphate (&lt;i&gt;β&lt;/i&gt;-TCP) Ceramic by Sharp and Spherical Indentations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Processing and properties of biphasic calcium phosphates bioceramics obtained by pressureless sintering and hot isostatic pressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Descamps</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Glass and Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/njgc.2013.31004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (7), pp.1263-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586273v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and properties of biphasic calcium phosphates bioceramics obtained by pressureless sintering and hot isostatic pressing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jianxi Lu</w:t>
+                <w:t xml:space="preserve">Development of superhydrophilic and superhydrophobic polyester fabric by growing Zinc Oxide nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perwuelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munir Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.12.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 394, pp.545-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033125v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of a low frequency and wideband piezoceramic generator for energy harvesting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic solution discoloration and self-cleaning by polyester fabric functionalized with ZnO nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munir Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perwuelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.07.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (6), pp.884-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1528083713519662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033179v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphotropic phase boundary in the BNT–BT–BKT system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Duvigneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (4), pp.2823-2827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2011.11.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrothermal synthesis conditions on BNT-based piezoceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Micro-Macro Correlation in Ferroelectric Materials: Depolarization Mechanism Owing Mechanical Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Boughaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.04.025⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (6), pp.2190-2193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2011.1792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04283000v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Macro Correlation in Ferroelectric Materials: Depolarization Mechanism Owing Mechanical Stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrothermal synthesis conditions on BNT-based piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2011.1792⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.1997-2004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283044v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of porosity on the mechanical properties of microporous β-TCP bioceramics by usual and instrumented Vickers microindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (8), pp.1361-1369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and characterization of piezoelectric cantilever bending sensor for energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 168 (1), pp.95-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2011.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinearity and scaling behavior in a soft lead zirconate titanate piezoceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Touhtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Boughaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3486510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vickers Indentation Fracture (VIF) modeling to analyze multi-cracking toughness of Titania, Alumina and Zirconia plasma sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jorgowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 527 (1-2), pp.65-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2009.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two molten flux process for the elaboration of textured PZT thin plates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Raw materials dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaput.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrie céramique et verrière (L’)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1012, pp.40-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04283089v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La saga des matériaux: classes et mise en forme des céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Paul Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrie céramique et verrière (L’)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1011, pp.40-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacture of macroporous β-tricalcium phosphate bioceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Hardouin</w:t>
+                <w:t xml:space="preserve">Comparison of two molten flux process for the elaboration of textured PZT thin plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 28, pp.149 - 157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.05.025⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 27 (13-15), pp.3779-3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280924v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw materials dossier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Manufacture of macroporous β-tricalcium phosphate bioceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Duhoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Monchau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrie céramique et verrière (L’)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.149 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293786v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized piezoelectric sensor for a specific application : detection of Lamb waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faysal El Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 126 (2), pp.362-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2005.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New considerations about the fracture mode of PZT ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (12), pp.2421-2424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.03.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of porosity on Young's modulus and Poisson's ratio in alumina ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21, pp.1081-1086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0955-2219(00)00314-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSTRUCTURAL AND MECHANICAL CHARACTERISATION OF MULLITE-ZIRCONIA COMPOSITES CONTAINING YTTRIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dapra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leblud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 47 (C1), pp.C1-723-C1-728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:19861109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00225504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MECHANICAL PROPERTIES OF ZIRCONIA TOUGHENED ALUMINA PREPARED BY DIFFERENT METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Homerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vandeneede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 47 (C1), pp.C1-717-C1-721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:19861108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00225503v1</w:t>
-              </w:r>
-[...8051 lines deleted...]
-                <w:t xml:space="preserve">hal-02881256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of Ceramics: An Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Overview: Mechanical and Physical Properties and Property Testing of Ceramics and Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stuart Hampshire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.233-248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.12083-1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00094-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475174v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconia ceramics, structure and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.93-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00101-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview: Mechanical and Physical Properties and Property Testing of Ceramics and Glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sintering of Ceramics: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hampshire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.704. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00094-1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.12083-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475290v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Microstructure in Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Hampshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.349-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00017-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview: Manufacture of Ceramics and Microstructural Developments in Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00083-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview: Bioceramics and Bioreactive Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxynitride Glasses for Potential Biomedical Usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hampshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceeding of the 42nd International Conference on Advanced Ceramics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.33-46, 2019, Ceramic Engineering and Science Proceedings, 978-1-119-54330-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119543381.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintering of Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hampshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.10288-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Types of ceramics : material class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hampshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Stamboulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Iafisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Palmero; Eamonn De Barra; F. Cambier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ceramic Biomaterials: Materials, Devices and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.21-82, 2017, 9780081008812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-100881-2.00002-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Conventional and Microwave Sintering of Bioceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tatsuki Ohji, Mrityunjay Singh, Sanjay Mathur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Processing and Manufacturing Technologies for Nanostructured and Multifunctional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, John Wiley &amp; Sons, pp.23-32, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119040354.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of microwave sintering of microsized and nanosized hydroxyapatite powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Thuault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEC 16 European Inter-regional Conference on Ceramics Torino, 9-11 September 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editore/Publisher Politecnico di Torino., pp.106-110, 2019, 9788885745216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408029v1</w:t>
-              </w:r>
-[...544 lines deleted...]
-                <w:t xml:space="preserve">hal-02184177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of a new generation of photocatalytic inorganic coatings with controlled porosity&amp;quot;, 14th European Inter-regional Conference on Ceramics, Stuttgart, Germany, September 8-10, 2014 in CIEC 14 Conference Proceedings: Proceedings of the 14th European Inter-Regional Conference on Ceramics, Vol. 62, pp. 1-7 by R. Gadow and F. Kerm (Editors)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Wynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18816,161 +19300,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique franco-ouzbèque de Bactriane septentrionale : Rapport 11 (2003).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakirdzan Rasulevic Pidaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazim Abdullaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00604371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId454"/>
+      <w:footerReference w:type="default" r:id="rId459"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19117,51 +19601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04542434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusundar Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Quadros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosica Mincheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Canillas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hautcoeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.206" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Delmotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Soares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamborghini Sotelo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Erceg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10121392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aceti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Filipov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sotelo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fontanot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christiansen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2487/1/012043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Strasser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasminka Kontrec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Renaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100329" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vidotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timor Grego" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Petrovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Antonic Jelic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12020297" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumessad Gridi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Malou Hamidouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kermel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2020.11.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gajdowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Faderl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100218" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehurtevent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Robberecht" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deveaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2020.01.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Curto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100168" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Panseri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Dozio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Chamary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-020-06486-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Doosti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Keshavarzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazila Safari Yazd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce01165g" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889971v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goutagny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100167" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stocky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Boehmler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemonnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Daskalova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Angelova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Trifonov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hocquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062565" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480357v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bliznakova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1492/1/012059" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Violier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedi Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479608v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n del Valle Garc&#237;a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cambier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Baudin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana&#235;l Basile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05123-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03478975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ott" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durif" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wynn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Franchin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Wook Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.08.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477158v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigotta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galecki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Katz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003435" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lardot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics1010008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02146190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03076F" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04351733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mabrouk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bachar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atbir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.06.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080557v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Grenho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Fernandes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080454v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Astorg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.07.031" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hautcoeur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01876687v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nait-Ali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.06.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tricoteaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Meurice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.10.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344181v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schwertz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sorrel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-015-0514-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117357v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belhouchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5655-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03038937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pelegris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ferguen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22091" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3J1BW62Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03039016v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13361" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59X8PMJN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dolay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petiniot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.035" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449723v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.12.035" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS4MX5XC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Kharchouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.04.142" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4RTM0QF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03121204v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Ashraf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campagne Christine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/155892501400900103" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122717v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083714562086" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448297v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verhaeghe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cambier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.06.066" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033269v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T90RCR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03121037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083713519662" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/njgc.2013.31004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033125v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Lu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.12.020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDFQPJ5Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033179v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.07.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281117v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Duvigneaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.11.053" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KRBF3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283000v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.04.025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRNFRS76-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283044v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Boughaleb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1792" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rguiti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.02.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKQ0JVCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282958v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.04.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0V2WHP9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283059v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Touhtouh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pruvost" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486510" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429771v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duarte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jorgowski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.08.058" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ6CHB5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283089v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devemy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.160" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059F9F91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293788v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paul Carry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03280924v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duhoo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monchau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hardouin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.05.025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-561NBFKX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293786v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138726v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal El Youbi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019132v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perreux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.074" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5RVC35-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250427v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asmani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(00)00314-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0RNZKLX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225504v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joliet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dapra" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leblud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19861109" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225503v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Homerin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orange" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandeneede" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19861108" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E53D3276B3A8C17159E6EA83DC9FB3336E945620/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04102622v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait&#8208;ali" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392038v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grimaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393175v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390681v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392042v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393194v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393180v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392674v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392669v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392050v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392026v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392004v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392030v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392049v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392051v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duterte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392052v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392046v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391979v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392021v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393246v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393230v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393056v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393273v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392017v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392047v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392008v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393277v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391972v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393086v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392691v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701750v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wynn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04350230v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lardot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03123065v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432573v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denape" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03123125v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450325v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704017" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367722v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1479_grondel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020043v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140796v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147792v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Debus" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304304v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mortgaat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304367v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303771v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303706v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303777v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trabelsi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303081v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303202v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303093v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303214v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301247v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301087v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307748v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392043v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cantallops-Vila" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390729v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390712v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392681v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392682v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392679v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393071v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392678v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393035v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02881256v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475174v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12083-1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475193v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00101-6" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475290v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00094-1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04474300v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00017-5" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475277v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00083-7" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475245v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00095-3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04408029v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479008v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119543381.ch4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03066533v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10288-7" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079208v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Iafisco" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100881-2.00002-6" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184177v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119040354.ch3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869789v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604371v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazim Abdullaev" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudoin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusundar Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosica Mincheva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hautcoeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Delmotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04102622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait&#8208;ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Renaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grimaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duterte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Chamary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Curto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wynn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denape" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03123065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04350230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Meurice" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lardot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03123125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Katz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Astorg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1479_grondel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perreux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Debus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mortgaat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cambier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Homerin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304367v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trabelsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303214v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandeneede" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Quadros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390729v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cantallops-Vila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02881256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wynn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04542434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100566" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414994v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Soares" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamborghini Sotelo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Erceg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10121392" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Canillas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.206" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aceti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Filipov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sotelo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fontanot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christiansen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2487/1/012043" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Strasser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasminka Kontrec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122122" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100329" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100218" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumessad Gridi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Malou Hamidouche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kermel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2020.11.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vidotto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timor Grego" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Petrovic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Antonic Jelic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12020297" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850557v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gajdowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Faderl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.079" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889971v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goutagny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100167" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Doosti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Keshavarzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazila Safari Yazd" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce01165g" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stocky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Boehmler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100102" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Panseri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montesi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Dozio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-020-06486-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100168" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehurtevent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Robberecht" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deveaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2020.01.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Daskalova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Angelova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Trifonov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062565" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n del Valle Garc&#237;a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cambier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Baudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479310v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana&#235;l Basile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05123-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479272v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Violier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedi Dupont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bliznakova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1492/1/012059" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03478975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.03.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321489v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durif" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Franchin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Wook Kim" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.08.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Grenho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Fernandes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.048" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lardot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics1010008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigotta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galecki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003435" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02146190v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03076F" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04351733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mabrouk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bachar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atbir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.06.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079738v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hautcoeur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.043" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080454v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.07.031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117357v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belhouchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5655-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079618v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.10.030" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344181v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schwertz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sorrel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-015-0514-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079543v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tricoteaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01876687v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nait-Ali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.06.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03039016v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13361" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59X8PMJN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03038937v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pelegris" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ferguen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22091" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3J1BW62Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449721v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Kharchouche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.04.142" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4RTM0QF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449723v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.12.035" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS4MX5XC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dolay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petiniot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03121204v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Ashraf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campagne Christine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/155892501400900103" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122717v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083714562086" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448297v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verhaeghe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.06.066" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.07.017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/njgc.2013.31004" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033125v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Lu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.12.020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDFQPJ5Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033269v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.020" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T90RCR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03121037v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083713519662" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281117v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Duvigneaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.11.053" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KRBF3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283044v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Boughaleb" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1792" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283000v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.04.025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRNFRS76-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577737v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rguiti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.02.005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKQ0JVCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282958v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.04.020" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0V2WHP9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283059v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Touhtouh" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pruvost" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486510" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429771v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duarte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jorgowski" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.08.058" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ6CHB5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293786v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293788v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paul Carry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283089v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devemy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.160" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059F9F91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03280924v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duhoo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monchau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hardouin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.05.025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-561NBFKX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138726v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal El Youbi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.015" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019132v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.074" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5RVC35-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250427v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asmani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(00)00314-9" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0RNZKLX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225504v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joliet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dapra" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leblud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19861109" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225503v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19861108" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E53D3276B3A8C17159E6EA83DC9FB3336E945620/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475290v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00094-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475193v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00101-6" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475174v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12083-1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04474300v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00017-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475277v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00083-7" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475245v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00095-3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479008v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119543381.ch4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03066533v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10288-7" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079208v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Iafisco" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100881-2.00002-6" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184177v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119040354.ch3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04408029v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869789v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604371v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazim Abdullaev" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudoin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>