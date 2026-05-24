--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -342,1528 +342,1528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Sintering Process for developing hydroxyapatite ceramic and polymer composite</w:t>
+                <w:t xml:space="preserve">Study of neck formation and densification in sintering of hydroxyapatite ceramics using thermal conductivity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muthusundar Kumar</w:t>
+                <w:t xml:space="preserve">David Stanley Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+                <w:t xml:space="preserve">Benoît Nait‐ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosica Mincheva</w:t>
+                <w:t xml:space="preserve">Clément Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Raquez</w:t>
+                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioCAM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393180v1</w:t>
+                <w:t xml:space="preserve">hal-04102622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D technology and antibacterial post-treatments: the process for the future manufacturing of bone substitutes?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of indirect stereolithography and gel casting methods to shape ceramic dental crowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
+                <w:t xml:space="preserve">Pierre Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioCAM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">ECerS XVIII (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393175v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of doped β-tricalcium phosphate bioceramics using robocasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">3D technology and antibacterial post-treatments: the process for the future manufacturing of bone substitutes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioCAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, MONS, Belgium</w:t>
+              <w:t xml:space="preserve">BioCAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390681v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of neck formation and densification in sintering of hydroxyapatite ceramics using thermal conductivity measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D printing of doped β-tricalcium phosphate bioceramics using robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Nait‐ali</w:t>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guillet</w:t>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Renaux</w:t>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">BioCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, MONS, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102622v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of indirect stereolithography and gel casting methods to shape ceramic dental crowns</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaping of complex ceramic parts by several additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS XVIII (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392038v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of complex ceramic parts by several additive manufacturing processes</w:t>
+                <w:t xml:space="preserve">Synthesis and Direct Ink Writing of doped β-tricalcium phosphate bioceramics for bone repair applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392042v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Direct Ink Writing of doped β-tricalcium phosphate bioceramics for bone repair applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold Sintering Process for developing hydroxyapatite ceramic and polymer composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthusundar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cathy Delmotte</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosica Mincheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Raquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
+              <w:t xml:space="preserve">BioCAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393194v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of macroporous structures in alumina and beta-TCP by Robocasting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
+                <w:t xml:space="preserve">Processing of ceramics by hybrid binder jetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCERS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">46th International Conference &amp; Exposition on Advanced Ceramics &amp; Composites (ICACC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Dayton Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392669v1</w:t>
+                <w:t xml:space="preserve">hal-04392674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en forme complexe de céramiques par procédé hybride combinant projection sélective de liant et reprise laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qirong Chen</w:t>
+                <w:t xml:space="preserve">Fabrication of macroporous structures in alumina and beta-TCP by Robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">BCERS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392050v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of ceramic by binder jetting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en forme complexe de céramiques par procédé hybride combinant projection sélective de liant et reprise laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics in Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakov, Poland</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392026v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing methods of bioceramic scaffolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shaping of ceramic by binder jetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Leriche</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOCERAMICS 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Ceramics in Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakov, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392004v1</w:t>
+                <w:t xml:space="preserve">hal-04392026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of ceramics by hybrid binder jetting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manufacturing methods of bioceramic scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Conference &amp; Exposition on Advanced Ceramics &amp; Composites (ICACC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Dayton Beach, United States</w:t>
+              <w:t xml:space="preserve">BIOCERAMICS 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392674v1</w:t>
+                <w:t xml:space="preserve">hal-04392004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de prothèses dentaires par fabrication additive indirecte combinant stéréolithographie et gel casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1918,51 +1918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of doped b-tricalcium phosphate bioceramics by robocasting for bone repair applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2043,77 +2043,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of complex ceramic parts using stereolithography and gel casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,64 +2168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of ceramics by hybrid binder jetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2287,230 +2287,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complex shape ceramic parts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complicated ceramic parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Congress on Ceramics (ICC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Laser Processing for Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393230v1</w:t>
+                <w:t xml:space="preserve">hal-04392046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complicated ceramic parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">96th Annual Meeting of the Deutsche Keramische Gesellschaft (DKG / German Ceramic Society)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2535,77 +2535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid binder jetting of ceramic: investigation of powder, process and innovative post-treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,424 +2650,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complicated ceramic parts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Processing for Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">96th Annual Meeting of the Deutsche Keramische Gesellschaft (DKG / German Ceramic Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392046v1</w:t>
+                <w:t xml:space="preserve">hal-04392013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
+                <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complex shape ceramic parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96th Annual Meeting of the Deutsche Keramische Gesellschaft (DKG / German Ceramic Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t>
+              <w:t xml:space="preserve">45th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online Conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392013v1</w:t>
+                <w:t xml:space="preserve">hal-04393246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complex shape ceramic parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Online Conference, United States</w:t>
+              <w:t xml:space="preserve">The 8th International Congress on Ceramics (ICC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393246v1</w:t>
+                <w:t xml:space="preserve">hal-04393230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthèse et développement de β-TCP dopés destinés à la fabrication de substituts osseux par robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3075,745 +3075,745 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Preux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">young Ceramists Additive Manufacturing Forum (YCAM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online (Covid 19), France</w:t>
+              <w:t xml:space="preserve">6th annual meeting of the Commission mixte Matériaux pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393277v1</w:t>
+                <w:t xml:space="preserve">hal-04393056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et développement de β-TCP dopés destinés à la fabrication de substituts osseux par robocasting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthesis of substituted β-tricalcium phosphate powders to improve their thermal stability and biological properties for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th annual meeting of the Commission mixte Matériaux pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, France, France</w:t>
+              <w:t xml:space="preserve">44th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Daytona Beach (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393056v1</w:t>
+                <w:t xml:space="preserve">hal-04392017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of substituted β-tricalcium phosphate powders to improve their thermal stability and biological properties for bone regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complex shape ceramic parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Daytona Beach (Florida), United States</w:t>
+              <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (yCAM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online (Covid 19), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392017v1</w:t>
+                <w:t xml:space="preserve">hal-04393273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid additive/subtractive manufacturing system to prepare dense and complex shape ceramic parts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrique Juste</w:t>
+                <w:t xml:space="preserve">Improvement of beta-TCP thermal stability by doping for macroporous scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (yCAM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Online (Covid 19), France</w:t>
+              <w:t xml:space="preserve">The 8th International Congress on Ceramics (ICC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393273v1</w:t>
+                <w:t xml:space="preserve">hal-04392047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of beta-TCP thermal stability by doping for macroporous scaffolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of calcium phosphate ceramic substrate surface properties on biological cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaan Chamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony Thuault</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Congress on Ceramics (ICC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">44th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Daytona Beach (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392047v1</w:t>
+                <w:t xml:space="preserve">hal-04392008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of calcium phosphate ceramic substrate surface properties on biological cell invasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boilet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Daytona Beach (Florida), United States</w:t>
+              <w:t xml:space="preserve">young Ceramists Additive Manufacturing Forum (YCAM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online (Covid 19), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392008v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of doped β tricalcium phosphate powders to improve their thermal stability and densification by conventional and microwave sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3894,51 +3894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF SUBSTITUTED BETA-TCP FOR IMPROVED THERMAL STABILITY DURING MICROWAVE SINTERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3946,51 +3946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI CONFERENCE AND EXHIBITION OF THE EUROPEAN CERAMIC SOCIETY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,359 +4259,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques thermomécaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of conventional and microwaves sintering of bioceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Denape</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole "Céramiques Techniques" du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Porquerolles (Var), France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 38th Int'l Conf &amp; Expo on Advanced Ceramics &amp; Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432573v1</w:t>
+                <w:t xml:space="preserve">hal-03123065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of conventional and microwaves sintering of bioceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of osteoblastic and endothelial cells invasion of macroporous -TCP ceramic developed by ice-templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marinel</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 38th Int'l Conf &amp; Expo on Advanced Ceramics &amp; Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Floride, United States</w:t>
+              <w:t xml:space="preserve">REDEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123065v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of osteoblastic and endothelial cells invasion of macroporous -TCP ceramic developed by ice-templating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Bouchart</w:t>
+                <w:t xml:space="preserve">Céramiques thermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDEOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Ecole "Céramiques Techniques" du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Porquerolles (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350230v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of a new generation of photocatalytic inorganic coatings with controlled porosity</w:t>
               </w:r>
@@ -4839,103 +4839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage micro-ondes en cavité monomode de biocéramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de la SF2M 2013 / SF2M Annual Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France. pp.04017, </w:t>
@@ -5726,777 +5726,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00304367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of zirconia toughened alumina ceramic materials : fracture properties, thermal fatigue and wear resistance.</w:t>
+                <w:t xml:space="preserve">Comportement mécanique de composites céramiques à dispersoïdes Al2O3-ZrO2 ; effet de la microstructure et de la température sur les mécanismes de renforcement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Homerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of ceramics 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1987, Canterburry, United Kingdom</w:t>
+              <w:t xml:space="preserve">2ème colloque franco allemand "céramiques techniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, Aix-la-Chapelle, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303777v1</w:t>
+                <w:t xml:space="preserve">hal-00303771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de composites céramiques à dispersoïdes Al2O3-ZrO2 ; effet de la microstructure et de la température sur les mécanismes de renforcement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparation de matériaux Al2O3-ZrO2 - caractérisation cristallographique et microstructurale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque franco allemand "céramiques techniques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, Aix-la-Chapelle, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303771v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de matériaux Al2O3-ZrO2 - caractérisation cristallographique et microstructurale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behavior of zirconia toughened alumina ceramic materials : fracture properties, thermal fatigue and wear resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Homerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque franco allemand "céramiques techniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, Aix-la-Chapelle, Allemagne</w:t>
+              <w:t xml:space="preserve">Science of ceramics 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1987, Canterburry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303706v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of a dispersion toughened ceramic for thermomechanical uses (ZTA).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical properties of zirconia toughened alumina materials : effect of microstructure and temperature on toughening mechenisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Homerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final contractors' contact group meetings "Technical ceramics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Zirconia 86</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303093v1</w:t>
+                <w:t xml:space="preserve">hal-00303202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical properties of zirconia toughened alumina materials : effect of microstructure and temperature on toughening mechenisms.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+                <w:t xml:space="preserve">Preparation and microstructure of zirconia toughened alumina ceramics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mortgaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Homerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zirconia 86</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">3rd international conference on the science and technology of zirconia. (Zirconia 86)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1986, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303202v1</w:t>
+                <w:t xml:space="preserve">hal-00303081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and microstructure of zirconia toughened alumina ceramics.</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of a dispersion toughened ceramic for thermomechanical uses (ZTA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Homerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international conference on the science and technology of zirconia. (Zirconia 86)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1986, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Final contractors' contact group meetings "Technical ceramics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303081v1</w:t>
+                <w:t xml:space="preserve">hal-00303093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture tougheness of Al2O3-ZrO2 ceramic composites; effect of microstructure and temperature.</w:t>
               </w:r>
@@ -7008,51 +7008,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur la synthèse de de phosphate de calcium biphasique dopé</w:t>
+                <w:t xml:space="preserve">Study on the synthesis of doped biphasic calcium phosphate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
@@ -7083,97 +7083,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des Chercheurs 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582994v1</w:t>
+                <w:t xml:space="preserve">hal-05583026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the synthesis of doped biphasic calcium phosphate.</w:t>
+                <w:t xml:space="preserve">Etude sur la synthèse de de phosphate de calcium biphasique dopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
@@ -7204,474 +7204,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Mardi des Chercheurs 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583026v1</w:t>
+                <w:t xml:space="preserve">hal-05582994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of Hydroxyapatite Powders by Cold Sintering Process (CSP): Influence of Particle Size, Acid Nature/Concentration.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+                <w:t xml:space="preserve">Antimicrobial integrated methodologies for orthopaedic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cantallops-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Stamboulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390712v1</w:t>
+                <w:t xml:space="preserve">hal-04392043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation à basse température d’hydroxyapatite nanométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Densification of Hydroxyapatite Powders by Cold Sintering Process (CSP): Influence of Particle Size, Acid Nature/Concentration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthusundar Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Quadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosica Mincheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390729v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial integrated methodologies for orthopaedic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Meurice</w:t>
+                <w:t xml:space="preserve">Consolidation à basse température d’hydroxyapatite nanométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthusundar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Cantallops-Vila</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paulo Quadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosica Mincheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Multi-Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">GFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392043v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement par robocasting de biocéramiques en β-TCP dopé destiné à la fabrication de substituts osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7679,51 +7679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique (GFC) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, France, France</w:t>
@@ -7752,51 +7752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Doped ß-tricalcium Phosphate Bioceramics by Robocasting for Bone Repair Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7804,51 +7804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Materials Science &amp; Technology (MS&amp;T) technical meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Columbus (Ohio), United States</w:t>
@@ -7877,90 +7877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Additive/Subtractive System of Ceramic Materials: Investigation of Powder, Process and Innovative Post-treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7992,217 +7992,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability and their antimicrobial properties in use of bone substitute implants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their densification and mechanical properties in use of resorbable bone substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd BIOMAT congress Materials for Health 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Workshop for Ceramics and Glasses in Medical Applications (Y-CGMed 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393035v1</w:t>
+                <w:t xml:space="preserve">hal-04392679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability in use of bone substitute implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8234,57 +8238,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their densification and mechanical properties in use of resorbable bone substitutes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8292,219 +8296,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Petit</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Ceramics and Glasses in Medical Applications (Y-CGMed 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, madrid, Spain</w:t>
+              <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (YCAM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392679v1</w:t>
+                <w:t xml:space="preserve">hal-04392678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of higher thermal stability doped β-tricalcium phosphate bioceramics by robocasting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Doping β-TCP ceramics to improve their stability and their antimicrobial properties in use of bone substitute implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (YCAM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">3rd BIOMAT congress Materials for Health 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392678v1</w:t>
+                <w:t xml:space="preserve">hal-04393035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and phase control of titanium dioxide via hydrothermal synthesis with respect to the composition of the precursor solution</w:t>
               </w:r>
@@ -8643,103 +8643,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification of hydroxyapatite through cold sintering process: Role of liquid phase chemistry and physical characteristic of HA powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthusundar Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Quadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosica Mincheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, </w:t>
@@ -8771,559 +8771,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Metal-Doped β-TCP Scaffolds for Active Bone Substitutes via Ultra-Short Laser Structuring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mg2+, Sr2+, Ag+, and Cu2+ co-doped beta-tricalcium phosphate: Improved thermal stability and mechanical and biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Íris Soares</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+                <w:t xml:space="preserve">Giovanni Urruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering10121392⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (7), pp.4061-4075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.19093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414994v1</w:t>
+                <w:t xml:space="preserve">hal-04103197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of doped β-tricalcium phosphate bioceramics by Direct Ink Writing for bone repair applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted debinding of Al2O3 parts printed by stereolithography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of Metal-Doped β-TCP Scaffolds for Active Bone Substitutes via Ultra-Short Laser Structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Íris Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamborghini Sotelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Canillas</w:t>
+                <w:t xml:space="preserve">Ina Erceg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (11), pp.18343-18352. </w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering10121392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281974v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg2+, Sr2+, Ag+, and Cu2+ co-doped beta-tricalcium phosphate: Improved thermal stability and mechanical and biological properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">Microwave-assisted debinding of Al2O3 parts printed by stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Canillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 106 (7), pp.4061-4075. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (11), pp.18343-18352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.19093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.02.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103197v1</w:t>
+                <w:t xml:space="preserve">hal-04281974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structuring of β-TCP and transition to α-TCP induced by femtosecond laser processing</w:t>
               </w:r>
@@ -9443,77 +9443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the interactions of albumin with TiO2 nanomaterials and calcium phosphate-based biomaterials by kinetic adsorption and spectroscopic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Erceg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Strasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jurković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9577,77 +9577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of neck formation and densification in porous hydroxyapatite ceramics using thermal conductivity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stanley Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9701,1463 +9701,1463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder jetting process with ceramic powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Post-infiltration to improve the density of binder jetting ceramic parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100218⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (15), pp.7134-7148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889926v1</w:t>
+                <w:t xml:space="preserve">hal-03889846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and sandblasting erosion resistance characterization of chemical strengthened float glass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative EPR Study of Non-Substituted and Mg-Substituted Hydroxyapatite Behaviour in Model Media and during Accelerated Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Kermel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monica Vidotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timor Grego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bozana Petrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Antonic Jelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2020.11.004⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12020297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491886v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative EPR Study of Non-Substituted and Mg-Substituted Hydroxyapatite Behaviour in Model Media and during Accelerated Ageing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and sandblasting erosion resistance characterization of chemical strengthened float glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Antonic Jelic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oumessad Gridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Malou Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst12020297⟩</w:t>
+              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (3), pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491859v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-infiltration to improve the density of binder jetting ceramic parts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+                <w:t xml:space="preserve">Mechanical and optical properties of MgAl2O4 ceramics and ballistic efficiency of spinel based armour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gajdowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Faderl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Böhmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.08.005⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (13), pp.18199-18211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889846v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and optical properties of MgAl2O4 ceramics and ballistic efficiency of spinel based armour</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binder jetting process with ceramic powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qirong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (13), pp.18199-18211. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.03.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850557v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of calcium phosphate suspensions suitable for the stereolithography process</w:t>
+                <w:t xml:space="preserve">Effect of build orientation on the manufacturing process and the properties of stereolithographic dental ceramics for crown frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Goutagny</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Somers</w:t>
+                <w:t xml:space="preserve">Marion Dehurtevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Robberecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (3), pp.453-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prosdent.2020.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889971v1</w:t>
+                <w:t xml:space="preserve">hal-03479576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced and space-selective crystallization of yttrium aluminum garnet crystal from SiO 2 /Al 2 O 3 /Y 2 O 3 /KF/Na 2 O/AlF 3 /B 2 O 3 glass system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of dopants on thermal stability and densification of β-tricalcium phosphate powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Curto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Urruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ce01165g⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.100168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480455v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spray drying treatment on the optical properties of Mg–Al spinel ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-induced and space-selective crystallization of yttrium aluminum garnet crystal from SiO 2 /Al 2 O 3 /Y 2 O 3 /KF/Na 2 O/AlF 3 /B 2 O 3 glass system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Doosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Stocky</w:t>
+                <w:t xml:space="preserve">Ashkan Keshavarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Boehmler</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nazila Safari Yazd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100102⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.1110-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ce01165g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365216v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone-like ceramic scaffolds designed with bioinspired porosity induce a different stem cell response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development of calcium phosphate suspensions suitable for the stereolithography process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goutagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shaan Chamary</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-020-06486-3⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480401v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dopants on thermal stability and densification of β-tricalcium phosphate powders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Urruth</w:t>
+                <w:t xml:space="preserve">Effect of spray drying treatment on the optical properties of Mg–Al spinel ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stocky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Boehmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 7, pp.100168. </w:t>
+              <w:t xml:space="preserve">, 2021, 6, pp.100102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796471v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of build orientation on the manufacturing process and the properties of stereolithographic dental ceramics for crown frameworks</w:t>
+                <w:t xml:space="preserve">Bone-like ceramic scaffolds designed with bioinspired porosity induce a different stem cell response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dehurtevent</w:t>
+                <w:t xml:space="preserve">Silvia Panseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven Robberecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Thuault</w:t>
+                <w:t xml:space="preserve">Monica Montesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Deveaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Leriche</w:t>
+                <w:t xml:space="preserve">Samuele Dozio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaan Chamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (3), pp.453-461. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prosdent.2020.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10856-020-06486-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479576v1</w:t>
+                <w:t xml:space="preserve">hal-03480401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Femtosecond Laser-Engineered β-Tricalcium Phosphate (β-TCP) Biomimetic Templates for Orthopaedic Tissue Engineering</w:t>
               </w:r>
@@ -11271,559 +11271,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural design of ceramics for bone regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-fast laser surface texturing of β-tricalcium phosphate (β-TCP) ceramics for bone-tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Daskalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián del Valle García</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irina Bliznakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliya Angelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.10.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1492 (1), 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1492/1/012059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479608v1</w:t>
+                <w:t xml:space="preserve">hal-03480357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of BaTiO3 powder/sol composite thick films and their dielectric and piezoelectric properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Coupling additive manufacturing and microwave sintering: A fast processing route of alumina ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Curto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Violier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedi Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-019-05123-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (7), pp.2548-2554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479310v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling additive manufacturing and microwave sintering: A fast processing route of alumina ceramics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural design of ceramics for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián del Valle García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (7), pp.2548-2554. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.009⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 40 (7), pp.2555-2565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479272v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast laser surface texturing of β-tricalcium phosphate (β-TCP) ceramics for bone-tissue engineering applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+                <w:t xml:space="preserve">Sintering of BaTiO3 powder/sol composite thick films and their dielectric and piezoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanaël Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Bliznakova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+                <w:t xml:space="preserve">Maurice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1492 (1), 5 p. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (3), pp.657-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1492/1/012059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-019-05123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480357v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropatterning of beta tricalcium phosphate bioceramic surfaces, by femtosecond laser, for bone marrow stem cells behavior assessment</w:t>
               </w:r>
@@ -11835,51 +11835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12071,243 +12071,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser impact on calcium phosphate bioceramics assessed by micro-Raman spectroscopy and osteoblastic behaviour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonantly pumped eye-safe Er 3+ : YAG SPS-HIP ceramic laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Grenho</w:t>
+                <w:t xml:space="preserve">S. Bigotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Helena Fernandes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boilet</w:t>
+                <w:t xml:space="preserve">L. Galecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Böhmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (16), pp.5545-5553. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.07.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.003435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080557v1</w:t>
+                <w:t xml:space="preserve">hal-03477158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alumina Porous Ceramics Obtained by Freeze Casting: Structure and Mechanical Behaviour under Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hautcoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1), pp.83-97. </w:t>
@@ -12339,2189 +12339,2189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonantly pumped eye-safe Er 3+ : YAG SPS-HIP ceramic laser</w:t>
+                <w:t xml:space="preserve">Crosslinking chemistry of poly(vinylmethyl-&amp;lt;i&amp;gt;co&amp;lt;/i&amp;gt;-methyl)silazanes toward low-temperature formable preceramic polymers as precursors of functional aluminium-modified Si–C–N ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bigotta</w:t>
+                <w:t xml:space="preserve">Diane Fonblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Galecki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
+                <w:t xml:space="preserve">David Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Lale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Soleilhavoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.003435⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (41), pp.14580-14593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT03076F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477158v1</w:t>
+                <w:t xml:space="preserve">hal-02146190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinking chemistry of poly(vinylmethyl-&amp;lt;i&amp;gt;co&amp;lt;/i&amp;gt;-methyl)silazanes toward low-temperature formable preceramic polymers as precursors of functional aluminium-modified Si–C–N ceramics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Properties, Structure, Bioactivity and Cytotoxicity of Bioactive Na-Ca-Si-P-O-(N) Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijeet Lale</w:t>
+                <w:t xml:space="preserve">Assia Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Soleilhavoup</w:t>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atbir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT03076F⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.284-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146190v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties, Structure, Bioactivity and Cytotoxicity of Bioactive Na-Ca-Si-P-O-(N) Glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Atbir</w:t>
+                <w:t xml:space="preserve">Femtosecond laser impact on calcium phosphate bioceramics assessed by micro-Raman spectroscopy and osteoblastic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
+                <w:t xml:space="preserve">Liliana Grenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
+                <w:t xml:space="preserve">Maria Helena Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 86, pp.284-293. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (16), pp.5545-5553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351733v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired hydroxyapatite dual core-shell structure for bone substitutes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of post-HIP temperature on microstructural and optical properties of pure MgAl2O4 spinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gajdowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Böhmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 37 (16), pp.5321-5327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.05.043⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 37 (16), pp.5347-5351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079738v1</w:t>
+                <w:t xml:space="preserve">hal-03080454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of post-HIP temperature on microstructural and optical properties of pure MgAl2O4 spinel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+                <w:t xml:space="preserve">Chimie des matériaux et énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080454v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des matériaux et énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bio-inspired hydroxyapatite dual core-shell structure for bone substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaan Chamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (16), pp.5321-5327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077747v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of anorthite and hydroxyapatite from Algerian Kaolin and natural phosphate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conductivity of ceramic/metal composites from preforms produced by freeze casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hautcoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Belhouchet</w:t>
+                <w:t xml:space="preserve">M. Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chouia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-016-5655-8⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (12), pp.14077 - 14085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117357v1</w:t>
+                <w:t xml:space="preserve">hal-01876687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoblastic cells colonization inside beta-TCP macroporous structures obtained by ice-templating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+                <w:t xml:space="preserve">Bioactive oxynitride glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Hautcoeur</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 36 (12), pp.2895-2901. </w:t>
+              <w:t xml:space="preserve">, 2016, 36 (12), pp.2869-2881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079618v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Electro-Thermo-Mechanical Finite Element Modeling of the Spark Plasma Sintering Technique</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of anorthite and hydroxyapatite from Algerian Kaolin and natural phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Schwertz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Katz</w:t>
+                <w:t xml:space="preserve">H. Belhouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Sorrel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Chouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11663-015-0514-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (3), pp.1045-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-016-5655-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344181v1</w:t>
+                <w:t xml:space="preserve">hal-03117357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive oxynitride glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+                <w:t xml:space="preserve">Osteoblastic cells colonization inside beta-TCP macroporous structures obtained by ice-templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hautcoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 36 (12), pp.2869-2881. </w:t>
+              <w:t xml:space="preserve">, 2016, 36 (12), pp.2895-2901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079543v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of ceramic/metal composites from preforms produced by freeze casting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled Electro-Thermo-Mechanical Finite Element Modeling of the Spark Plasma Sintering Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gonon</w:t>
+                <w:t xml:space="preserve">Maxime Schwertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nait-Ali</w:t>
+                <w:t xml:space="preserve">Emmanuel Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (12), pp.14077 - 14085. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (2), pp.1263-1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11663-015-0514-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876687v1</w:t>
+                <w:t xml:space="preserve">hal-01344181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nitrogen on Properties of Na 2 O-CaO-SrO-ZnO-SiO 2 Glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Leriche</w:t>
+                <w:t xml:space="preserve">Thermal conductivity modeling of Alumina/Al functionally graded composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pelegris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ferguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.13361⟩</w:t>
+              <w:t xml:space="preserve">The Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (3), pp.192-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039016v1</w:t>
+                <w:t xml:space="preserve">hal-03038937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity modeling of Alumina/Al functionally graded composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+                <w:t xml:space="preserve">Effect of Nitrogen on Properties of Na 2 O-CaO-SrO-ZnO-SiO 2 Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93 (3), pp.192-200. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (3), pp.748-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.22091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.13361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038937v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of microwave sintering on intrinsic defects concentrations in ZnO-based varistors</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of metal core piezoelectric fibres by dip coating process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faical Kharchouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marinel</w:t>
+                <w:t xml:space="preserve">Aurélien Dolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Petiniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.04.142⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.2951-2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449721v1</w:t>
+                <w:t xml:space="preserve">hal-03033364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the hydroxyapatite mechanical properties by direct microwave sintering in single mode cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of microwave sintering on intrinsic defects concentrations in ZnO-based varistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faical Kharchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Descamps</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (7), pp.1865-1871. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (8), pp.13697-13701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.04.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449723v1</w:t>
+                <w:t xml:space="preserve">hal-02449721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of metal core piezoelectric fibres by dip coating process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the hydroxyapatite mechanical properties by direct microwave sintering in single mode cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dolay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J-L. Petiniot</w:t>
+                <w:t xml:space="preserve">Gérard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34 (12), pp.2951-2957. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 34 (7), pp.1865-1871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.12.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.035⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033364v1</w:t>
+                <w:t xml:space="preserve">hal-02449723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Antibacterial Polyester Fabric by Growth of ZnO Nanorods</w:t>
               </w:r>
@@ -14903,743 +14903,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of a low frequency and wideband piezoceramic generator for energy harvesting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Development of superhydrophilic and superhydrophobic polyester fabric by growing Zinc Oxide nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perwuelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munir Ashraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hajjaji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Christine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (1), pp.8-12. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 394, pp.545-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033179v1</w:t>
+                <w:t xml:space="preserve">hal-03033269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Porosity-Free Beta Tricalcium Phosphate (&lt;i&gt;β&lt;/i&gt;-TCP) Ceramic by Sharp and Spherical Indentations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Lesage</w:t>
+                <w:t xml:space="preserve">Photocatalytic solution discoloration and self-cleaning by polyester fabric functionalized with ZnO nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munir Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perwuelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Glass and Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/njgc.2013.31004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (6), pp.884-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1528083713519662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586273v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and properties of biphasic calcium phosphates bioceramics obtained by pressureless sintering and hot isostatic pressing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration and characterization of a low frequency and wideband piezoceramic generator for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.12.020⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03033125v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of superhydrophilic and superhydrophobic polyester fabric by growing Zinc Oxide nanorods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Champagne</w:t>
+                <w:t xml:space="preserve">Mechanical Properties of Porosity-Free Beta Tricalcium Phosphate (&lt;i&gt;β&lt;/i&gt;-TCP) Ceramic by Sharp and Spherical Indentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.11.020⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Glass and Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03 (01), pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/njgc.2013.31004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03033269v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic solution discoloration and self-cleaning by polyester fabric functionalized with ZnO nanorods</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Processing and properties of biphasic calcium phosphates bioceramics obtained by pressureless sintering and hot isostatic pressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxi Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (7), pp.1263-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1528083713519662⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03121037v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphotropic phase boundary in the BNT–BT–BKT system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15875,51 +15875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrothermal synthesis conditions on BNT-based piezoceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16021,77 +16021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of porosity on the mechanical properties of microporous β-TCP bioceramics by usual and instrumented Vickers microindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16206,51 +16206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16447,77 +16447,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vickers Indentation Fracture (VIF) modeling to analyze multi-cracking toughness of Titania, Alumina and Zirconia plasma sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jorgowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16587,569 +16587,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw materials dossier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two molten flux process for the elaboration of textured PZT thin plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
+                <w:t xml:space="preserve">Stéphanie Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrie céramique et verrière (L’)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (13-15), pp.3779-3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293786v1</w:t>
+                <w:t xml:space="preserve">hal-04283089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La saga des matériaux: classes et mise en forme des céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Paul Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrie céramique et verrière (L’)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1011, pp.40-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two molten flux process for the elaboration of textured PZT thin plates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Manufacture of macroporous β-tricalcium phosphate bioceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Duhoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Monchau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 27 (13-15), pp.3779-3783. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.160⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 28, pp.149 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283089v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacture of macroporous β-tricalcium phosphate bioceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Hardouin</w:t>
+                <w:t xml:space="preserve">Raw materials dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaput.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrie céramique et verrière (L’)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1012, pp.40-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03280924v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized piezoelectric sensor for a specific application : detection of Lamb waves</w:t>
               </w:r>
@@ -17187,51 +17187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faysal El Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 126 (2), pp.362-368. </w:t>
@@ -17428,51 +17428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of porosity on Young's modulus and Poisson's ratio in alumina ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17846,382 +17846,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview: Mechanical and Physical Properties and Property Testing of Ceramics and Glasses</w:t>
+                <w:t xml:space="preserve">Sintering of Ceramics: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hampshire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.704. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00094-1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.12083-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475290v1</w:t>
+                <w:t xml:space="preserve">hal-04475174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconia ceramics, structure and properties</w:t>
+                <w:t xml:space="preserve">Overview: Mechanical and Physical Properties and Property Testing of Ceramics and Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.93-104. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00101-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00094-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475193v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of Ceramics: An Overview</w:t>
+                <w:t xml:space="preserve">Zirconia ceramics, structure and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Hampshire</w:t>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.233-248. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.93-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.12083-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00101-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475174v1</w:t>
+                <w:t xml:space="preserve">hal-04475193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Microstructure in Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Hampshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.349-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18255,51 +18255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview: Manufacture of Ceramics and Microstructural Developments in Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18359,798 +18359,798 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview: Bioceramics and Bioreactive Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818542-1.00095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of microwave sintering of microsized and nanosized hydroxyapatite powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIEC 16 European Inter-regional Conference on Ceramics Torino, 9-11 September 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editore/Publisher Politecnico di Torino., pp.106-110, 2019, 9788885745216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxynitride Glasses for Potential Biomedical Usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Hampshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the 42nd International Conference on Advanced Ceramics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.33-46, 2019, Ceramic Engineering and Science Proceedings, 978-1-119-54330-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119543381.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering of Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Hampshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cambier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.10288-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types of ceramics : material class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Hampshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemis Stamboulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Iafisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paola Palmero; Eamonn De Barra; F. Cambier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ceramic Biomaterials: Materials, Devices and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.21-82, 2017, 9780081008812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-100881-2.00002-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Conventional and Microwave Sintering of Bioceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tatsuki Ohji, Mrityunjay Singh, Sanjay Mathur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Processing and Manufacturing Technologies for Nanostructured and Multifunctional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, John Wiley &amp; Sons, pp.23-32, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119040354.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184177v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-04408029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19601,51 +19601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusundar Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosica Mincheva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hautcoeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Delmotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04102622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait&#8208;ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Renaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grimaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duterte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Chamary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Curto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wynn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denape" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03123065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04350230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Meurice" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lardot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03123125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Katz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Astorg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1479_grondel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perreux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Debus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mortgaat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cambier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Homerin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304367v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trabelsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303214v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandeneede" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Quadros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390729v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cantallops-Vila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02881256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wynn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04542434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100566" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414994v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Soares" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamborghini Sotelo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Erceg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10121392" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Canillas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.206" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aceti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Filipov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sotelo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fontanot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christiansen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2487/1/012043" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Strasser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasminka Kontrec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122122" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100329" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100218" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumessad Gridi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Malou Hamidouche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kermel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2020.11.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vidotto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timor Grego" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Petrovic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Antonic Jelic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12020297" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850557v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gajdowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Faderl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.079" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889971v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goutagny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100167" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Doosti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Keshavarzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazila Safari Yazd" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce01165g" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stocky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Boehmler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100102" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Panseri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montesi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Dozio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-020-06486-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100168" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehurtevent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Robberecht" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deveaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2020.01.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Daskalova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Angelova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Trifonov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062565" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n del Valle Garc&#237;a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cambier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Baudin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479310v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana&#235;l Basile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05123-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479272v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Violier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedi Dupont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bliznakova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1492/1/012059" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03478975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.03.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321489v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durif" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Franchin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Wook Kim" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.08.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Grenho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Fernandes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.048" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lardot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics1010008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigotta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galecki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003435" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02146190v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03076F" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04351733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mabrouk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bachar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atbir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.06.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079738v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hautcoeur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.043" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080454v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.07.031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117357v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belhouchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5655-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079618v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.10.030" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344181v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schwertz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sorrel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-015-0514-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079543v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tricoteaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01876687v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nait-Ali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.06.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03039016v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13361" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59X8PMJN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03038937v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pelegris" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ferguen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22091" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3J1BW62Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449721v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Kharchouche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.04.142" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4RTM0QF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449723v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.12.035" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS4MX5XC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dolay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petiniot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03121204v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Ashraf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campagne Christine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/155892501400900103" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122717v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083714562086" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448297v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verhaeghe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.06.066" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033179v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.07.017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/njgc.2013.31004" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033125v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Lu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.12.020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDFQPJ5Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033269v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.020" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T90RCR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03121037v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083713519662" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281117v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Duvigneaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.11.053" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KRBF3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283044v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Boughaleb" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1792" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283000v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.04.025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRNFRS76-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577737v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rguiti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.02.005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKQ0JVCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282958v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.04.020" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0V2WHP9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283059v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Touhtouh" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pruvost" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486510" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429771v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duarte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jorgowski" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.08.058" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ6CHB5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293786v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293788v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paul Carry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283089v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devemy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.160" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059F9F91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03280924v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duhoo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monchau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hardouin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.05.025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-561NBFKX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138726v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal El Youbi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.015" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019132v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.074" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5RVC35-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250427v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asmani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(00)00314-9" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0RNZKLX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225504v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joliet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dapra" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leblud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19861109" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225503v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19861108" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E53D3276B3A8C17159E6EA83DC9FB3336E945620/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475290v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00094-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475193v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00101-6" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475174v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12083-1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04474300v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00017-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475277v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00083-7" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475245v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00095-3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479008v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119543381.ch4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03066533v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10288-7" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079208v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Iafisco" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100881-2.00002-6" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184177v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119040354.ch3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04408029v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869789v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604371v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazim Abdullaev" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudoin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hocquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04102622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait&#8208;ali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Renaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grimaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hautcoeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Somers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Delmotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusundar Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosica Mincheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirong Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duterte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaan Chamary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Curto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wynn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03123065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04350230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Meurice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lardot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denape" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03123125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Katz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Astorg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1479_grondel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perreux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Debus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mortgaat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cambier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Homerin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304367v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trabelsi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303081v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303214v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301247v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandeneede" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05583026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cantallops-Vila" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Quadros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392682v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02881256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wynn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04542434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100566" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19093" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820943v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.10.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;ris Soares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamborghini Sotelo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Erceg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10121392" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Canillas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.02.206" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aceti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Filipov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sotelo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fontanot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christiansen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2487/1/012043" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Strasser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasminka Kontrec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122122" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100329" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03889846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.08.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vidotto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timor Grego" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozana Petrovic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Antonic Jelic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12020297" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491886v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumessad Gridi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Malou Hamidouche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kermel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2020.11.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gajdowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Faderl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith B&#246;hmler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.079" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889926v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100218" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehurtevent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Robberecht" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deveaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2020.01.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100168" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480455v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Doosti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Keshavarzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazila Safari Yazd" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce01165g" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889971v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goutagny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100167" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stocky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Boehmler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100102" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Panseri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montesi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Dozio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-020-06486-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Daskalova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Angelova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Trifonov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062565" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480357v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bliznakova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1492/1/012059" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479272v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Violier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedi Dupont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n del Valle Garc&#237;a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cambier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Baudin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479310v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana&#235;l Basile" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05123-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03478975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.03.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321489v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durif" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Franchin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Wook Kim" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.08.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477158v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigotta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galecki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003435" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lardot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics1010008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02146190v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fonblanc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez-Ferber" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Soleilhavoup" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03076F" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04351733v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mabrouk" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bachar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atbir" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.06.023" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080557v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Grenho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Fernandes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.048" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080454v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.07.031" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hautcoeur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.05.043" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01876687v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nait-Ali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.06.016" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079543v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tricoteaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.12.017" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belhouchet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chouia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidouche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5655-8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.10.030" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344181v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schwertz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sorrel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-015-0514-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03038937v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pelegris" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ferguen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22091" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3J1BW62Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03039016v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13361" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59X8PMJN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033364v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dolay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petiniot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.035" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449721v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Kharchouche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.04.142" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4RTM0QF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449723v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.12.035" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS4MX5XC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03121204v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Ashraf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campagne Christine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/155892501400900103" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122717v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083714562086" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448297v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Verhaeghe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.06.066" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033269v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Campagne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.020" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T90RCR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03121037v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1528083713519662" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033179v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.07.017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586273v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/njgc.2013.31004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033125v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Lu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.12.020" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDFQPJ5Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281117v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Duvigneaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.11.053" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KRBF3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283044v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Boughaleb" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1792" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283000v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.04.025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRNFRS76-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577737v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rguiti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.02.005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKQ0JVCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282958v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.04.020" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0V2WHP9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283059v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Touhtouh" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pruvost" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486510" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429771v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duarte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jorgowski" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.08.058" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ6CHB5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283089v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devemy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.160" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059F9F91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293788v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paul Carry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaput" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03280924v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duhoo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monchau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hardouin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.05.025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-561NBFKX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293786v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaput." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138726v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal El Youbi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.015" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019132v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.074" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5RVC35-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250427v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asmani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(00)00314-9" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0RNZKLX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225504v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joliet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dapra" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leblud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19861109" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225503v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19861108" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E53D3276B3A8C17159E6EA83DC9FB3336E945620/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475174v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12083-1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475290v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00094-1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475193v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00101-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04474300v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00017-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475277v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00083-7" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475245v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818542-1.00095-3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04408029v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479008v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119543381.ch4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03066533v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10288-7" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03079208v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Iafisco" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100881-2.00002-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184177v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119040354.ch3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869789v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604371v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazim Abdullaev" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Appert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudoin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>