--- v0 (2026-03-21)
+++ v1 (2026-04-19)
@@ -66,12230 +66,12623 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent ivermectin probe reveals differential drug accumulation in susceptible and resistant Caenorhabditis elegans strains</w:t>
+                <w:t xml:space="preserve">Genetics of eprinomectin resistance in Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Sizabuire</w:t>
+                <w:t xml:space="preserve">Robin Lioutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Faccini</w:t>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lespine</w:t>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ver Midi XXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Paris, France. , 2026</w:t>
+              <w:t xml:space="preserve">Exploiting nematode genomes to illuminate parasite biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Liverpool, United Kingdom. , 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468263v1</w:t>
+                <w:t xml:space="preserve">hal-05583194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Contribution of P-Glycoproteins in Anthelmintic Resistance in the Nematode Model Caenorhabditis elegans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescent ivermectin probe reveals differential drug accumulation in susceptible and resistant Caenorhabditis elegans strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Guchen</w:t>
+                <w:t xml:space="preserve">Clélia Sizabuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garcia</w:t>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courtot</w:t>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger K. Prichard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABC2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Ver Midi XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Paris, France. , 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974223v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eprinomectin resistance in Haemonchus contortus: Phenotype, Genomic and Transcriptomic</w:t>
+                <w:t xml:space="preserve">Studying the Contribution of P-Glycoproteins in Anthelmintic Resistance in the Nematode Model Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bétous</w:t>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Lioutaud</w:t>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Petermann</w:t>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+                <w:t xml:space="preserve">Roger K. Prichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale - INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">ABC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700611v1</w:t>
+                <w:t xml:space="preserve">hal-04974223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse transcriptomique comparative chez C. elegans résistant à l'ivermectine : l'impact du NHR-8</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eprinomectin resistance in Haemonchus contortus: Phenotype, Genomic and Transcriptomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lioutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lespine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS INRAE 2024</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique - Département Santé animale - INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702675v1</w:t>
+                <w:t xml:space="preserve">hal-04700611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLUTION OF THE NUCLEAR RECEPTOR DAF-12 IN PARASITIC NEMATODES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse transcriptomique comparative chez C. elegans résistant à l'ivermectine : l'impact du NHR-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Receptors and Metabolism. The MetNet-NuRCaMeIn-French Liaison</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">JAS INRAE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700573v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-Glycoproteins 6 and 9 role in ivermectin resistance in the nematode model Caenorhabditis elegans</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EVOLUTION OF THE NUCLEAR RECEPTOR DAF-12 IN PARASITIC NEMATODES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Nuclear Receptors and Metabolism. The MetNet-NuRCaMeIn-French Liaison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166911v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sainfoin (Onobrychis viciifolia) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua Malsa</w:t>
+                <w:t xml:space="preserve">P-Glycoproteins 6 and 9 role in ivermectin resistance in the nematode model Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courtot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
+              <w:t xml:space="preserve">International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847631v1</w:t>
+                <w:t xml:space="preserve">hal-04166911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected resistance to macrocyclic lactone exhibit modulation of amphid structure and function at genetic level</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of sainfoin (Onobrychis viciifolia) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Anthelmintics: from Discovery to Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, santa monica, United States</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958028v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid selection of multiple-resistance to eprinomectin and benzimidazole in a dairy goat farm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Selected resistance to macrocyclic lactone exhibit modulation of amphid structure and function at genetic level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmel Urdaneta-Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger K. Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
+              <w:t xml:space="preserve">Molecular Anthelmintics: from Discovery to Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, santa monica, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632464v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récepteur nucléaire NRH-8 : une nouvelle cible pour augmenter l’efficacité de l’ivermectine chez les nématodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+                <w:t xml:space="preserve">Rapid selection of multiple-resistance to eprinomectin and benzimidazole in a dairy goat farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courtot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Souil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734278v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to macrocyclic lactones: Is there a fitness cost of acquired tolerance to ivermectin and moxidectin in Caenorhabditis elegans?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le récepteur nucléaire NRH-8 : une nouvelle cible pour augmenter l’efficacité de l’ivermectine chez les nématodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dervins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Anthelmintics: from Discovery to Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958055v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro comparison of the effect of flavonoids in anthelmintic resistant and susceptible isolates of Haemonchus contortus: preliminary results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Resistance to macrocyclic lactones: Is there a fitness cost of acquired tolerance to ivermectin and moxidectin in Caenorhabditis elegans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Kansoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSP Bristol 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bristol, United Kingdom. 156 p., 2013</w:t>
+              <w:t xml:space="preserve">Molecular Anthelmintics: from Discovery to Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746557v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des ABC transporteurs par les lactones macrocycliques : implication des récepteurs nucléaires ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In vitro comparison of the effect of flavonoids in anthelmintic resistant and susceptible isolates of Haemonchus contortus: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
+              <w:t xml:space="preserve">BSP Bristol 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bristol, United Kingdom. 156 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815467v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médicaments antiparasitaires et ABC transporteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Kiki-Mvouaka</w:t>
+                <w:t xml:space="preserve">Modulation des ABC transporteurs par les lactones macrocycliques : implication des récepteurs nucléaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez-Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laila Mselli-Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814455v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the anthelmintic ivermectin with breast-cancer resistant protein (BCRP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Médicaments antiparasitaires et ABC transporteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Kiki-Mvouaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS-ABC2008 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Innsbruck, Austria. pp.Inconnu, 2008</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818058v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-gp interfering agents potentiate ivermectin susceptibility in nematode ivermectin-resistant strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interaction of the anthelmintic ivermectin with breast-cancer resistant protein (BCRP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Bartley</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Kis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Orlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t>
+              <w:t xml:space="preserve">FEBS-ABC2008 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Innsbruck, Austria. pp.Inconnu, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816515v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between ivermectin and moxidectin related to their affinities for multidrug resistance proteins (MRP1, 2 and 3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">P-gp interfering agents potentiate ivermectin susceptibility in nematode ivermectin-resistant strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of the Study of Xenobiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Manchester, United Kingdom. pp.Inconnu, 2006</w:t>
+              <w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816155v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of he P-glycoprotein in the cellular efflux of the mocrcyclic lactones (MLs) Influence of interfering agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Differences between ivermectin and moxidectin related to their affinities for multidrug resistance proteins (MRP1, 2 and 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Krajcsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-FEBS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.Inconnu, 2004</w:t>
+              <w:t xml:space="preserve">International Society of the Study of Xenobiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Manchester, United Kingdom. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828610v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Role of he P-glycoprotein in the cellular efflux of the mocrcyclic lactones (MLs) Influence of interfering agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EU-FEBS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.Inconnu, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Putative prediction of macrocyclic lactones in vivo-disposition using an original pharmacological parameter (Vp50) obtained from transport experiments in P-glycoprotein-expressing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, New Orleans, United States. pp.Inconnu, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated larval motility assays reveal links between eprinomectin treatment failure and drug resistance in Haemonchus contortus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P-glycoproteins and amphids: a two-stage trajectory of ivermectin resistance in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Petermann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-025-01622-9⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30, pp.100637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2026.100637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298273v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nematode susceptibility and resistance to anthelmintic drugs with a WMicrotracker motility assay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+                <w:t xml:space="preserve">Critical role of P-Glycoprotein-9 in ivermectin tolerance in nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.17968. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (3), pp.e1013355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-02866-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085291v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoprotein-9-mediated multidrug tolerance in Caenorhabditis elegans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of nematode susceptibility and resistance to anthelmintic drugs with a WMicrotracker motility assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Blancfuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.442. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.17968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-025-07091-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02866-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339426v1</w:t>
+                <w:t xml:space="preserve">hal-05085291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoproteins in anthelmintic safety, efficacy, and resistance</w:t>
+                <w:t xml:space="preserve">Automated larval motility assays reveal links between eprinomectin treatment failure and drug resistance in Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lespine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Prichard</w:t>
+                <w:t xml:space="preserve">Fabrice Guegnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2024.07.008⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-025-01622-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680676v1</w:t>
+                <w:t xml:space="preserve">hal-05298273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target repurposing unravels avermectins and derivatives as novel antibiotics inhibiting energy‐coupling factor transporters (ECFTs)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">P-glycoprotein-9-mediated multidrug tolerance in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ardp.202400267⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-025-07091-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986309v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filarial DAF-12 sense the host serum to resume iL3 development during infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P-glycoproteins in anthelmintic safety, efficacy, and resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bétous</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011462⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (10), pp.896-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2024.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169441v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A device to simulate contaminant transfer and surface and subsurface flow through intact soil monoliths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target repurposing unravels avermectins and derivatives as novel antibiotics inhibiting energy‐coupling factor transporters (ECFTs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Haupenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rafehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+                <w:t xml:space="preserve">Andreas M Kany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">Katja Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vzj2.20184⟩</w:t>
+              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 357 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ardp.202400267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715127v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sainfoin ( Onobrychis viciifolia ) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gombault</w:t>
+                <w:t xml:space="preserve">Filarial DAF-12 sense the host serum to resume iL3 development during infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182022000853⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (6), pp.e1011462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753744v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of efficacy of topical administration of eprinomectin against gastrointestinal nematode in a French dairy sheep farm: A case of underexposure of worms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genetic polymorphism, constitutive expression and tissue localization of Dirofilaria immitis P-glycoprotein 11: a putative marker of macrocyclic lactone resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Curry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vrc2.435⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05571-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832199v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic polymorphism, constitutive expression and tissue localization of Dirofilaria immitis P-glycoprotein 11: a putative marker of macrocyclic lactone resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A device to simulate contaminant transfer and surface and subsurface flow through intact soil monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Curry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.482. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05571-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vzj2.20184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019855v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin treatment in lactating mares results in suboptimal ivermectin exposure in their suckling foals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sutra</w:t>
+                <w:t xml:space="preserve">Effect of sainfoin ( Onobrychis viciifolia ) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2021.109511⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (11), pp.1439-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182022000853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282424v1</w:t>
+                <w:t xml:space="preserve">hal-03753744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin as a potential treatment for COVID-19?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lack of efficacy of topical administration of eprinomectin against gastrointestinal nematode in a French dairy sheep farm: A case of underexposure of worms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ticoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009446⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vrc2.435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246642v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large Impact of Obesity on the Disposition of Ivermectin, Moxidectin and Eprinomectin in a Canine Model: Relevance for COVID-19 Patients</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P-glycoprotein (ABCB1) is involved in vitamin K efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.666348⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 343, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260114v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoprotein (ABCB1) is involved in vitamin K efflux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">Ivermectin as a potential treatment for COVID-19?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128510⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.e0009446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012693v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Ivermectin Toxicity and Human ABCB1 Nonsense Mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peggy Gandia</w:t>
+                <w:t xml:space="preserve">Ivermectin treatment in lactating mares results in suboptimal ivermectin exposure in their suckling foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghismon-De-Kasin Mayinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMc1917344⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2021.109511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928174v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of the dog heartworm is highly sensitive to sterols which activate the orthologue of the nuclear receptor DAF‑12.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+                <w:t xml:space="preserve">A Large Impact of Obesity on the Disposition of Ivermectin, Moxidectin and Eprinomectin in a Canine Model: Relevance for COVID-19 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François André</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67466-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.666348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957764v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of multiple resistance to eprinomectin and benzimidazole in Haemonchus contortus on a dairy goat farm in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Serious Ivermectin Toxicity and Human ABCB1 Nonsense Mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Baudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sutra</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parint.2020.102063⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 383 (8), pp.787--789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc1917344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464522v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scabies in an obese patient: How should the ivermectin dosing be adapted?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The development of the dog heartworm is highly sensitive to sterols which activate the orthologue of the nuclear receptor DAF‑12.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thavy Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Mellon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger K Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.09.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.11207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67466-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618679v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the long-acting ivermectin formulation in sheep: Further insight into potential pharmacokinetic interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+                <w:t xml:space="preserve">First report of multiple resistance to eprinomectin and benzimidazole in Haemonchus contortus on a dairy goat farm in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Souil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.12739⟩</w:t>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76, pp.102063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2020.102063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618035v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor NHR-8: A new target to increase ivermectin efficacy in nematodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+                <w:t xml:space="preserve">ABCB1 (P-glycoprotein) regulates vitamin D absorption and contributes to its transintestinal efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007598⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.2084-2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201800956R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628877v2</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCB1 (P-glycoprotein) regulates vitamin D absorption and contributes to its transintestinal efflux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François André</w:t>
+                <w:t xml:space="preserve">Assessment of the long-acting ivermectin formulation in sheep: Further insight into potential pharmacokinetic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ballent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Maté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Virkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201800956R⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986017v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and pharmacokinetics evaluation of a single oral dose of afoxolaner against &amp;lt;em&amp;gt;Sarcoptes scabiei&amp;lt;/em&amp;gt; in the porcine Scabies model for human infestation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scabies in an obese patient: How should the ivermectin dosing be adapted?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dulioust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02334-17⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (4), pp.286-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627327v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural model, functional modulation by ivermectin and tissue localization of Haemonchus contortus P-glycoprotein-13</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Beech</w:t>
+                <w:t xml:space="preserve">The transcription factor NHR-8: A new target to increase ivermectin efficacy in nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), 31 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177610v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoproteins play a role in ivermectin resistance in cyathostomins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Lespine</w:t>
+                <w:t xml:space="preserve">Structural model, functional modulation by ivermectin and tissue localization of Haemonchus contortus P-glycoprotein-13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Talmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (3), pp.388-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2017.10.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.145--157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620683v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-resistance to moxidectin and ivermectin on a meat sheep farm in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficacy and pharmacokinetics evaluation of a single oral dose of afoxolaner against &amp;lt;em&amp;gt;Sarcoptes scabiei&amp;lt;/em&amp;gt; in the porcine Scabies model for human infestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Pors</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig S. Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2016.06.033⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02334-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633599v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico analysis of the binding of anthelmintics to Caenorhabditis elegansP-glycoprotein 1.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François André</w:t>
+                <w:t xml:space="preserve">P-glycoproteins play a role in ivermectin resistance in cyathostomins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Peachey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Pinchbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Burden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (3), pp.299-313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2016.09.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.388-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451654v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical study of single-dose moxidectin, a new oral treatment for scabies: Efficacy, safety, and pharmacokinetics compared to two-Ddose Iiermectin in a porcine model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cross-resistance to moxidectin and ivermectin on a meat sheep farm in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Paraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marcotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Serge Aho</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005030⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 226, pp.88-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2016.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608099v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquired tolerance to ivermectin and moxidectin after drug selection pressure in the nematode &amp;lt;em&amp;gt;Caenorhabditis elegans&amp;lt;/em&amp;gt;</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In silico analysis of the binding of anthelmintics to Caenorhabditis elegansP-glycoprotein 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Orlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger K. Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaima Hashem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60 (8), pp.4809-4819. </w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.299-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00713-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634646v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of sainfoin (Onobrychis viciifolia) pellets against multi resistant Haemonchus contortus and interaction with oral ivermectin: Implications for on-farm control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquired tolerance to ivermectin and moxidectin after drug selection pressure in the nematode &amp;lt;em&amp;gt;Caenorhabditis elegans&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Kansoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2016.08.002⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (8), pp.4809-4819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00713-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633792v1</w:t>
+                <w:t xml:space="preserve">hal-02634646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and anthelmintic efficacy of topical eprinomectin when given orally to goats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Efficacy of sainfoin (Onobrychis viciifolia) pellets against multi resistant Haemonchus contortus and interaction with oral ivermectin: Implications for on-farm control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 209 (1-2), pp.56-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2015.02.013⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 227, pp.122-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637782v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin exposure leads to up-regulation of detoxification genes in vitro and in vivo in mice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Preclinical study of single-dose moxidectin, a new oral treatment for scabies: Efficacy, safety, and pharmacokinetics compared to two-Ddose Iiermectin in a porcine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Serge Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.06.052⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02634112v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in candidate-gene and whole-genome approaches to the discovery of anthelmintic resistance markers and the description of drug/receptor interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics and anthelmintic efficacy of topical eprinomectin when given orally to goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (1-2), pp.56-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2015.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02639668v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent coma in&amp;lt;em&amp;gt; Strongyloides&amp;lt;/em&amp;gt; hyperinfection syndrome associated with persistently increased ivermectin levels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent advances in candidate-gene and whole-genome approaches to the discovery of anthelmintic resistance markers and the description of drug/receptor interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C. Kotze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Skuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg von Samson-Himmelstjerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cit656⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.164-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02634358v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition alimentaire aux pesticides seuls ou en mélange : caractérisation métabolique et impact sur la barrière intestinale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ivermectin exposure leads to up-regulation of detoxification genes in vitro and in vivo in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/f0k6-he23⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 740, pp.428 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537730v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-like properties and pharmacology of the anthelmintic macrocyclic lactones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Persistent coma in&amp;lt;em&amp;gt; Strongyloides&amp;lt;/em&amp;gt; hyperinfection syndrome associated with persistently increased ivermectin levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. van Westerloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijs W. Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo G. Visser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1517/17425255.2013.832200⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (1), pp.143-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/cit656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646036v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transintestinal Cholesterol Excretion Is an Active Metabolic Process Modulated by PCSK9 and Statin Involving ABCB1</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lipid-like properties and pharmacology of the anthelmintic macrocyclic lactones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300263⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (12), pp.1581-1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/17425255.2013.832200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013326v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transintestinal Cholesterol Excretion Is an Active Metabolic Process Modulated by PCSK9 and Statin Involving ABCB1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mathieu Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mathieu Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lespine</w:t>
+                <w:t xml:space="preserve">Bruno Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (7), pp.1484 - 1493. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+              <w:t xml:space="preserve">, 2013, 33 (7), pp.1484-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650431v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Neurotoxicity of Ivermectin and Moxidectin in Mdr1ab (-/-) Mice and Effects on Mammalian GABA(A) Channel Activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exposition alimentaire aux pesticides seuls ou en mélange : caractérisation métabolique et impact sur la barrière intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métais Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutra Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001883⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/f0k6-he23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644560v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endectocides in goats: pharmacology, efficacy and use conditions in the context of anthelmintic resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transintestinal Cholesterol Excretion Is an Active Metabolic Process Modulated by PCSK9 and Statin Involving ABCB1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mathieu Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (7), pp.1484 - 1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2011.10.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651501v1</w:t>
+                <w:t xml:space="preserve">hal-02650431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoproteins and other multidrug resistance transporters in the pharmacology of anthelmintics: Prospects for reversing transport-dependent anthelmintic resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Ivermectin induces P-glycoprotein expression and function through mRNA stabilization in murine hepatocyte cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez-Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Mselli-Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Vignault-Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2011.10.001⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (2), pp.269-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645017v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of macrocyclic lactone resistance in two field-derived isolates of Cooperia oncophora</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P-glycoproteins and other multidrug resistance transporters in the pharmacology of anthelmintics: Prospects for reversing transport-dependent anthelmintic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger K. Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez-Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.07.022⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.58 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652074v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pluronic 85 and ketoconazole on disposition and efficacy of ivermectin in sheep infected with a multiple resistant Haemonchus contortus isolate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Characterisation of macrocyclic lactone resistance in two field-derived isolates of Cooperia oncophora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dj Bartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L Mcarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A Morrison</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 187 (3-4), pp.464-472. </w:t>
+              <w:t xml:space="preserve">, 2012, 190 (3-4), pp.454-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222889v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moxidectin and the avermectins: Consanguinity but not identity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Relative Neurotoxicity of Ivermectin and Moxidectin in Mdr1ab (-/-) Mice and Effects on Mammalian GABA(A) Channel Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez-Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2012.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649069v1</w:t>
+                <w:t xml:space="preserve">hal-02644560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin induces P-glycoprotein expression and function through mRNA stabilization in murine hepatocyte cell line</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Endectocides in goats: pharmacology, efficacy and use conditions in the context of anthelmintic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 103 (1), pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2011.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.10.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01191347v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to HepaticSteatosis and Obesity in Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Vignault-Foucaud</w:t>
+                <w:t xml:space="preserve">Influence of Pluronic 85 and ketoconazole on disposition and efficacy of ivermectin in sheep infected with a multiple resistant Haemonchus contortus isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dj Bartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Soayfane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+                <w:t xml:space="preserve">Y Bartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187 (3-4), pp.464-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137178v1</w:t>
+                <w:t xml:space="preserve">hal-01222889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin Interacts With Human ABCG2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moxidectin and the avermectins: Consanguinity but not identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez-Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.22262⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.134 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645949v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to Hepatic Steatosis and Obesity in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Vignault-Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Soayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez-Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0023614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of anthelmintic drugs with P-glycoprotein in recombinant LLC-PK1-mdr1a cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivermectin Interacts With Human ABCG2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marton Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildiko Makai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Kis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunde Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (1), pp.94-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.22262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2010.05.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663660v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of P-Glycoprotein in the Disposition of Macrocyclic Lactones: A Comparison between Ivermectin, Eprinomectin, and Moxidectin in Mice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to HepaticSteatosis and Obesity in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Vignault-Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Soayfane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez-Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e23614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663207v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of macrocyclic lactones with the multidrug transporters: The bases of the pharmacokinetics of lipid-like drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interaction of anthelmintic drugs with P-glycoprotein in recombinant LLC-PK1-mdr1a cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Drug Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (3), pp.280-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2010.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655821v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of obesity on the pharmacokinetics of anthelmintic macrocyclic lactones in dogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of P-Glycoprotein in the Disposition of Macrocyclic Lactones: A Comparison between Ivermectin, Eprinomectin, and Moxidectin in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Kiki-Mvouaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Borin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Bargues</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faouzi Lyazrhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Vignault-Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (4), pp.573-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/dmd.109.030700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654350v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoprotein interfering agents potentiate ivermectin susceptibility in ivermectin sensitive and resistant isolates of Teladorsagia circumcincta and Haemonchus contortus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.J. Bartley</w:t>
+                <w:t xml:space="preserve">Interaction of macrocyclic lactones with the multidrug transporters: The bases of the pharmacokinetics of lipid-like drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mcallister</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Bartley</w:t>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Menez-Berlioz</w:t>
+                <w:t xml:space="preserve">T Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Drug Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.272-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02662392v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketoconazole increases the plasma levels of ivermectin in sheep</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of obesity on the pharmacokinetics of anthelmintic macrocyclic lactones in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (s1), pp.161-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658693v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacologie et efficacité des endectocides chez les caprins</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P-glycoprotein interfering agents potentiate ivermectin susceptibility in ivermectin sensitive and resistant isolates of Teladorsagia circumcincta and Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Bartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mcallister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez-Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 136 (9), pp.1081-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182009990345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654601v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABC transporter modulation: a strategy to enhance the activity of macrocyclic lactone anthelmintics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ketoconazole increases the plasma levels of ivermectin in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Kiki-Mvouaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Geldhof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2008.03.011⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 157 (1-2), pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662487v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les endectocides chez les caprins : pharmacologie, efficacité et conditions d'utilisation dans le contexte de la résistance aux anthelminthiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Pharmacologie et efficacité des endectocides chez les caprins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Alvinerie</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">, 2008, 44, pp.119-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654687v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple oral dosing of ketoconazole increases dog exposure to ivermectin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ABC transporter modulation: a strategy to enhance the activity of macrocyclic lactone anthelmintics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Vercruysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger K. Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hugnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+                <w:t xml:space="preserve">Peter Geldhof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmaceutical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (7), pp.293-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2008.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655765v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of absolute oral bioavailability of moxidectin in dogs using a semi-simultaneous method: influence of lipid co-administration.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les endectocides chez les caprins : pharmacologie, efficacité et conditions d'utilisation dans le contexte de la résistance aux anthelminthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2007.00878.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00517557v1</w:t>
+                <w:t xml:space="preserve">hal-02654687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of macrocyclic lactones with P-glycoprotein : Structure - affinity relationship Eur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiple oral dosing of ketoconazole increases dog exposure to ivermectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.84-94</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (3), pp.311-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207662v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of macrocyclic lactones with P-glycoprotein: Structure-affinity relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation of absolute oral bioavailability of moxidectin in dogs using a semi-simultaneous method: influence of lipid co-administration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2006.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (5), pp.375-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2007.00878.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668370v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between moxidectin and MDR transporters in primary cultures of rat hepatocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interaction of macrocyclic lactones with P-glycoprotein : Structure - affinity relationship Eur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29 (2), pp.107-111</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.84-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661548v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of lymphatic transport to the systemic exposure of orally administered moxidectin in conscious lymph duct-cannulated dogs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interaction of macrocyclic lactones with P-glycoprotein: Structure-affinity relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chanoit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Firas Mohamad Bassissi</w:t>
+                <w:t xml:space="preserve">Sylvie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 27 (1), pp.37-43. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 30 (1), pp.84-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2006.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2005.08.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517563v1</w:t>
+                <w:t xml:space="preserve">hal-02668370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of ivermectin with multidrug resistance proteins (MRP1, 2 and 3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of a liposomal formulation of ivermectin in rabbit after a single subcutaneous administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Firas Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (3), pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-005-0073-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.11.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661667v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumagillin, a new P-glycoprotein-interfering agent able to modulate moxidectin efflux in rat hepatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of ivermectin with multidrug resistance proteins (MRP1, 2 and 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Orlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Glavinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 159 (3), pp.169-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655459v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dyslipidemia on moxidectin distribution in plasma lipoproteins and on its pharmacokinetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Fumagillin, a new P-glycoprotein-interfering agent able to modulate moxidectin efflux in rat hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Alvinerie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (6), pp.489-494</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658696v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a liposomal formulation of ivermectin in rabbit after a single subcutaneous administration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The interaction between moxidectin and MDR transporters in primary cultures of rat hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (2), pp.107-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659880v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the route of administration on efficacy and tissue distribution of ivermectin in goat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contribution of lymphatic transport to the systemic exposure of orally administered moxidectin in conscious lymph duct-cannulated dogs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chanoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Mohamad Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2004.11.028⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (1), pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2005.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683370v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocyclic lactones: distribution in plasma lipoproteins of several animal species including humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Influence of dyslipidemia on moxidectin distribution in plasma lipoproteins and on its pharmacokinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mf Bassissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pgp Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2004.07.011⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (11), pp.2672-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-006-9114-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680351v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of oral moxidectin bioavailability in rabbits by lipid co-administration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of the route of administration on efficacy and tissue distribution of ivermectin in goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 128 (3-4), pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2004.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-004-1192-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679907v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of parasitism on the pharmacokinetics of moxidectin in lambs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Macrocyclic lactones: distribution in plasma lipoproteins of several animal species including humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mf Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-004-1084-x⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 138 (4), pp.437-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2004.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680452v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of parasitism on the pharmacokinetics of moxidectin in lambs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enhancement of oral moxidectin bioavailability in rabbits by lipid co-administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Firas Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aumont</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 93, pp.121-126</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 94 (3), pp.188-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-004-1192-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669260v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of eprinomectin pour-on against gastrointestinal nematodes and the nasal bot fly (Oestrus ovis) in sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The influence of parasitism on the pharmacokinetics of moxidectin in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (2), pp.121-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-004-1084-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672817v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of moxidectin bioavailability in lamb by a natural flavonoid: quercetin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">The influence of parasitism on the pharmacokinetics of moxidectin in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Larrieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Alvinerie</w:t>
+                <w:t xml:space="preserve">M. Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.121-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683396v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The comparative serum disposition kinetics of subcutaneous administration of doramectin, ivermectin and moxidectin in the Australian Merino sheep</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficacy of eprinomectin pour-on against gastrointestinal nematodes and the nasal bot fly (Oestrus ovis) in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 26 (5), pp.343-348</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 154 (25), pp.782-785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675599v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics of ivermectin in the yak (Bos grunniens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.X. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Yin</w:t>
+                <w:t xml:space="preserve">D.Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.Q. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 117, pp.153-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2003.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eprinomectin in goat: assessment of subcutaneous administration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The comparative serum disposition kinetics of subcutaneous administration of doramectin, ivermectin and moxidectin in the Australian Merino sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (5), pp.343-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680249v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of injectable and pour-on microdose ivermectin in the treatment of goat warble fly infestation by Przhevalskiana silenus (Diptera, Oestridae)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enhancement of moxidectin bioavailability in lamb by a natural flavonoid: quercetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 112 (4), pp.337-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4017(03)00008-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eprinomectin in goat: assessment of subcutaneous administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 89 (2), pp.120-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-002-0727-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacy of injectable and pour-on microdose ivermectin in the treatment of goat warble fly infestation by Przhevalskiana silenus (Diptera, Oestridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giangaspero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Traversa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 116, pp.333-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12299,5212 +12692,5212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selections of macrocyclic lactones resistant Caenorhabditis elegans strains revealed adaptative mechanisms to anthelmintics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging the Divide Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Astra Bryant (University of Washington) and Elissa Hallem (UCLA), Jun 2025, Davis (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Ivermectin Resistance: Contribution of P-Glycoproteins in Loss-of-Function Strains of Ivermectin-Resistant Caenorhabditis elegans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Lespine</w:t>
+                <w:t xml:space="preserve">Filarial DAF-12 sense the host serum to resume iL3 development during infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Guchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anti-Helmintics VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomédicale Toulousaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR-Biologie et Biotechnologie pour la Santé (B2S), Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712477v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Transcriptomic Analysis in Macrocyclic Lactone-Resistant C. elegans: the impact of NHR-8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparative transcriptomic analysis in the Caenorhabditis elegans parasite model: impact of NHR-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Drug Design &amp; Development Seminar (DDDS) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Society for Parasitology; Ludwig-Maximilians University Würzburg, Mar 2024, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">13èmes journées du CaPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Antiparasitaire et Antifongique, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821507v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid metabolism and resistance to ivermectin in C. elegans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deciphering Ivermectin Resistance: Contribution of P-Glycoproteins in Loss-of-Function Strains of Ivermectin-Resistant Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélia Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTI-HELMINTICS VI (2024): DRUGS AND VACCINES FOR CONTROLLING NEMATODE, CESTODE AND TREMATODE PARASITES</w:t>
+              <w:t xml:space="preserve">Anti-Helmintics VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700601v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in lipid metabolism in C. elegans resistant to ivermectin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparative Transcriptomic Analysis in Macrocyclic Lactone-Resistant C. elegans: the impact of NHR-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Hydra Helminth conference, Parasitic Helminths New perspectives in Biology and infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hydra, Greece</w:t>
+              <w:t xml:space="preserve">24th Drug Design &amp; Development Seminar (DDDS) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Parasitology; Ludwig-Maximilians University Würzburg, Mar 2024, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700590v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filarial DAF-12 sense the host serum to resume iL3 development during infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Concordet</w:t>
+                <w:t xml:space="preserve">Lipid metabolism and resistance to ivermectin in C. elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélia Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomédicale Toulousaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR-Biologie et Biotechnologie pour la Santé (B2S), Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ANTI-HELMINTICS VI (2024): DRUGS AND VACCINES FOR CONTROLLING NEMATODE, CESTODE AND TREMATODE PARASITES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734695v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomic analysis in the Caenorhabditis elegans parasite model: impact of NHR-8</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Changes in lipid metabolism in C. elegans resistant to ivermectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélia Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées du CaPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Antiparasitaire et Antifongique, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Hydra Helminth conference, Parasitic Helminths New perspectives in Biology and infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hydra, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700582v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O75 | Pharmacodynamic and phenotypic evaluation of eprinomectin resistant Haemonchus isolates from French dairy sheep farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Grisez</w:t>
+                <w:t xml:space="preserve">Filarial DAF-12 sense Δ4-dafachronic acid in host serum to resume iL3 development during infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thavy Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Makedonka Mitreva; Phil Newmark; Mostafa Zamanian, Jun 2023, Madison, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181004v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filarial DAF-12 sense Δ4-dafachronic acid in host serum to resume iL3 development during infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thavy Long</w:t>
+                <w:t xml:space="preserve">O75 | Pharmacodynamic and phenotypic evaluation of eprinomectin resistant Haemonchus isolates from French dairy sheep farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Helminthology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Veterinary Pharmacology and Toxicology (EAVPT), Jul 2023, Bruges, Belgium. pp.65-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.13241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669372v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filarial DAF-12 sense Δ4-dafachronic acid in host serum to resume iL3 development during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger K. Prichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Drug Design &amp; Development Seminar (DDDS) 2022 of the German Society for Parasitology (DGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bern, DNDi &amp; LMU Munich, Jul 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filarial DAF-12 sense Δ4-dafachronic acid in host serum to resume iL3 development during infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bétous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger K. Prichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale de l'INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthelmintic Fluorescent drugs, new probes to detect anthelmintic resistance in the nematode Caenorhabditis elegans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Filarial DAF-12 are activated by host serum steroids belonging to the cholestenoic acid cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bétous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAAVPT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">28th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169554v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filarial DAF-12 are activated by host serum steroids belonging to the cholestenoic acid cascade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anthelmintic Fluorescent drugs, new probes to detect anthelmintic resistance in the nematode Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, Ireland</w:t>
+              <w:t xml:space="preserve">WAAVPT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669336v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor NHR-8 is involved in ivermectin tolerance in the model nematode Caenorhabditis elegans and in the strongylid nematode Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Aguilaniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">anthelmintics: Discovery to resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCB1 is involved in vitamin D intestinal efflux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of a new factor involved in ivermectin tolerance in the model nematode Caenorhabditis elegans and in the strongylid nematode Haemonchus contortus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t>
+              <w:t xml:space="preserve">Molecular Helminthology: An Integrated Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cap Cod, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517923v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a new factor involved in ivermectin tolerance in the model nematode Caenorhabditis elegans and in the strongylid nematode Haemonchus contortus.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The transcription factor NHR-8 is involved in ivermectin tolerance in the model nematode &amp;lt;em&amp;gt;Caenorhabditis elegans&amp;lt;/em&amp;gt; and in the strongylid nematode &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Helminthology: An Integrated Approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cap Cod, United States</w:t>
+              <w:t xml:space="preserve">26. International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Malaysian Society of Parasitology &amp; Tropical Medicine (MSPTM)., Sep 2017, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957851v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor NHR-8 is involved in ivermectin tolerance in the model nematode &amp;lt;em&amp;gt;Caenorhabditis elegans&amp;lt;/em&amp;gt; and in the strongylid nematode &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt;</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ABCB1 is involved in vitamin D intestinal efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Malaysian Society of Parasitology &amp; Tropical Medicine (MSPTM)., Sep 2017, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736808v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of ivermectin and moxidectin resistance profiles in the nematode Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Kansoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative pharmacodynamics and pharmacokinetics of moxidectin and ivermectin endectocides: a brief update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. K. Prichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic administration of ivermectin leads to a decrease of its concentration in the host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential neurotoxicity of ivermectin and moxidectin in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. K. Prichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of anthelminthics with ABC transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Membrane Ion Channels in Helminth Parasites, Resistance and Site of Action for Anthelmintics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Dec 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing anthelmintic combinations to counter anthelmintic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2011, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of obesity on the pharmacokinetics of anthelmintic macrocyclic lactones in dogs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pharmacocinétique de l'éprinomectine chez les souris déficientes en P-gp : comparaison avec l'ivermectine et la moxidectine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Kiki-Mvouaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Borin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Vignault-Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752015v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WP6 - Control of P-glycoprotein (Pgp) in both host and parasites for an improvement of anthelmintic treatment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+                <w:t xml:space="preserve">Disposition of eprinomectin in P-gp deficient mice: a comparison with ivermectin and moxidectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Kiki-Mvouaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Borin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARASOL - Sixth framework programme of the E.U. (Project FOOD-CT-2005-022851) - Novel solutions for the sustainable control of nematodes in ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">22nd World Association for the Advancement of Veterinary Parasitology Conference - WAAVP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Calgary, Canada. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823130v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disposition of eprinomectin in P-gp deficient mice: a comparison with ivermectin and moxidectin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The anthelmintic ivermectin: a substrate of Breast-Cancer Resistant Protein (BCRP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Kis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Coméra</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Association for the Advancement of Veterinary Parasitology Conference - WAAVP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Calgary, Canada. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815515v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anthelmintic ivermectin: a substrate of Breast-Cancer Resistant Protein (BCRP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of obesity on the pharmacokinetics of anthelmintic macrocyclic lactones in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Association for the Advancement of Veterinary Parasitology Conference - WAAVP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Calgary, Canada. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821732v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacocinétique de l'éprinomectine chez les souris déficientes en P-gp : comparaison avec l'ivermectine et la moxidectine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Coméra</w:t>
+                <w:t xml:space="preserve">WP6 - Control of P-glycoprotein (Pgp) in both host and parasites for an improvement of anthelmintic treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">PARASOL - Sixth framework programme of the E.U. (Project FOOD-CT-2005-022851) - Novel solutions for the sustainable control of nematodes in ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822598v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of macrocyclic lactones (MLs) with multidrug resistance transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations into the effects of p-glycoprotein and/or cytochrom P450 inhibitors on the phenotype responses of various developmental stages of ovine nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dj Bartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Mc Allister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des ABC transporteurs dans le devenir des lactones macrocycliques dans l'organisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The role of drug transporters in the disposition of milbemycins and avermectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones sur les transporteurs ABC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">EAVPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Turin, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811820v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences between ivermectin and moxidectin related to their affinities for multidrug resistance proteins (MRP1, 2 and 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Krajcsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès international de l’EAVPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Turin, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of MLs with ABC transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited by SOLVO Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Budapest, Hungary. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences between ivermectin and moxidectin related to their affinities for multidrug resistance proteins (MRP1, 2, and 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Krajcsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anthelmintic drugs on P-glycoprotein transport activity in mdr1-LLC-PK1 cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rôle des ABC transporteurs dans le devenir des lactones macrocycliques dans l'organisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAVPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Turin, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées francophones sur les transporteurs ABC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812336v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of drug transporters in the disposition of milbemycins and avermectins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Influence of anthelmintic drugs on P-glycoprotein transport activity in mdr1-LLC-PK1 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAVPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Turin, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815213v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypercholesterolemia on disposition of moxidectin in a rabbit model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Effect of route of administration and formulation on ivermectin bioavailability in Chinese cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFEPS Conferences 3rd World Conference on Drug Absorption Transport and delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Barcelona, Spain. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">INCO Project nICA42000-30036 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Shangai, China. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827470v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the macrocyclic lactones on the P-glycoprotein function on P-gp overexpressing cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intestinal lymphatic transport of moxidectin in conscious lymph duct-cannulated dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chanoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation for Pharmaceutical Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">EUFEPS Conferences 3rd World Conference on Drug Absorption Transport and delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Barcelona, Spain. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830010v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypodermosis control : determination of dose and route of administration of ivermectin microdosis to goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCO Project nICA42000-30036 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Shangai, China. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eprinomectin in dairy goats : assessment of an optimal dosage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of hypercholesterolemia on disposition of moxidectin in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Pretoria, South Africa. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">EUFEPS Conferences 3rd World Conference on Drug Absorption Transport and delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Barcelona, Spain. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825263v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of ML's treatment by control of P-glycoprotein in the host</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of the macrocyclic lactones on the P-glycoprotein function on P-gp overexpressing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST - B16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">European Federation for Pharmaceutical Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825235v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotherapy improvement for hypodermosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Eprinomectin in dairy goats : assessment of an optimal dosage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Duupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCO Project nICA42000-30036 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Shangai, China. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">8th International Conference on Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Pretoria, South Africa. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825185v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of route of administration and formulation on ivermectin bioavailability in Chinese cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Improvement of ML's treatment by control of P-glycoprotein in the host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCO Project nICA42000-30036 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Shangai, China. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">COST - B16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825390v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal lymphatic transport of moxidectin in conscious lymph duct-cannulated dogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chemotherapy improvement for hypodermosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFEPS Conferences 3rd World Conference on Drug Absorption Transport and delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Barcelona, Spain. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">INCO Project nICA42000-30036 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Shangai, China. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827582v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the P-glycoprotein in the cellular eflux of macrocyclic lactones : influence of interfering agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EAVPT Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lisbon, Portugal. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of ivermectin and moxidectin to the plasma lipoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bassissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EAVPT Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lisbon, Portugal. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative prediction of macrocyclic lactones in vivo-disposition using an original pharmacological parameter [Vp50] obtained from transport experiments in P-glycoprotein-expressing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, New Orleans, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of reversing agents of P-glycoprotein to increase the systematic availability of macrocyclic lactones : a promising tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, New Orleans, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17514,151 +17907,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval motility assay using WMicrotracker™: a high throughput test to discriminate between resistance and susceptibility to anthelmintic drugs in nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17668,278 +18061,278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visite des bassins instrumentés « Olivier de Serres » de l’OHMCV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire Hydrométérologique Méditerranéen Cévennes-Vivarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boubkraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Infrastructure de Recherche OZCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiparasitaires : homme et animal, même combat !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux mutations rares chez l'homme responsables de la toxicité du traitement contre la gâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17949,384 +18342,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle du varron par l'ivermectine : éradication de l’hypodermose bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Zundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1396, INRAE. 2021, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity of antiparasitics: optimization of the use of pharmaceutical forms of ivermectin and its analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Zundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ASI0001393, INRAE. 2021, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de tomates de qualité pour le frais et l’industrie : F1 GARANCE et F1 TERRADOU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Damidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Département Bap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId476"/>
+      <w:footerReference w:type="default" r:id="rId481"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18473,51 +18866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sizabuire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974223v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blancfuney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guchen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Prichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Emile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Che" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gombault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ballesteros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmel Urdaneta-Marquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Souil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sutra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dervins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Kansoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez-Berlioz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alvinerie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kiki-Mvouaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nagy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orlowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bartley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jackson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krajcsi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02866-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07091-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.07.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04986309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Haupenthal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafehi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M Kany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Stefan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202400267" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011462" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20184" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000853" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832199v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ticoulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sutra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Curry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05571-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghismon-De-Kasin Mayinda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2021.109511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03246642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009446" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bargues" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.666348" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128510" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Baudou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Durrieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1917344" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957764v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavy Long" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K Prichard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67466-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2020.102063" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mellon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hermet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dulioust" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.09.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ballent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Mat&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dominguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Virkel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12739" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628877v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007598" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986017v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800956R" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627327v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fischer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig S. Aho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02334-17" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lebrun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Talmont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2018.02.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620683v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Peachey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Pinchbeck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Matthews" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Burden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.10.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcotty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pors" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.06.033" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451654v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. David" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Hashem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2016.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00713-16" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Simon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Quijada" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.08.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDHG4X1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637782v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Badie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2015.02.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PMZR1S4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.06.052" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3Q6VJB4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639668v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Kotze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hunt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Skuce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Samson-Himmelstjerna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2014.07.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634358v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. van Westerloo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs W. Landman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo G. Visser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit656" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tais Benjamin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutra Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f0k6-he23" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646036v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425255.2013.832200" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013326v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Berger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300263" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650431v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644560v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001883" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651501v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvinerie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.10.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB76XDHK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645017v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2011.10.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652074v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Bartley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L Mcarthur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Devin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Morrison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.07.022" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZJB0RZH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222889v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bartley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.02.011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2012.04.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191347v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault-Foucaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.10.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137178v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Jani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Makai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Kis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Szabo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Nagy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22262" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7WLT5MW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650319v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023614" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663660v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alvinerie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.05.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CKQP9MV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663207v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Borin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Lyazrhi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.109.030700" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655821v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bargues" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662392v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bartley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcallister" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bartley" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182009990345" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B773BF3BFE7B81A61B0EC4060AC13A5F2EA17A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658693v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Sutra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.06.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHK24BD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654601v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chartier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Alvinerie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vercruysse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Geldhof" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.03.011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQL7WP46-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654687v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655765v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hugnet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517557v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2007.00878.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC486CWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207662v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roulet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pineau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668370v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2006.10.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTL06ZK0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661548v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517563v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanoit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mohamad Bassissi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.08.003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178K51PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661667v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glavinas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.11.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2DJG81V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655459v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658696v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Bassissi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-006-9114-2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BE5425B79B8EA951D9393BD388374AE06D7FE78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659880v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Firas Bassissi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-0073-z" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4BS9PWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683370v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pors" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2004.11.028" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7H03V5V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680351v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2004.07.011" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23B8JDQM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679907v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1192-7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63AFB28A419965D208CEE3792624F1ABBD0D97A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680452v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1084-x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQP0F4ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669260v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sutra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvinerie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672817v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemercier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683396v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Larrieu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4017(03)00008-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1BJ14MQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675599v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barber" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bowles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681891v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Luo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Yang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Q. Guan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2003.07.025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8QGHGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680249v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-002-0727-z" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GKHFPM8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680122v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giangaspero" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Traversa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paoletti" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085308v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712477v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821507v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700601v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Lacaze" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700590v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734695v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700582v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181004v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petterman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13241" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669372v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669362v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669352v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169554v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669336v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929481v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aguilaniu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517923v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bluteau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957851v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736808v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929510v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748125v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Prichard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748957v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748121v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803051v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802149v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752015v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823130v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Koch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815515v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821732v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lecoeur" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822598v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815063v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814112v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mc Allister" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811820v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816593v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811791v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814340v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812336v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815213v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827470v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassissi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830010v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825675v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825263v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duupuy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825235v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825185v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825390v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827582v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanoit" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828145v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828011v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bree" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Tillement" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829726v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825262v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954533v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952479v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952475v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292187v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Toutain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zundel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294640v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794423v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sizabuire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blancfuney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guchen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Prichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Emile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gombault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ballesteros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmel Urdaneta-Marquez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Souil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sutra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;nez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dervins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Kansoh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez-Berlioz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alvinerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kiki-Mvouaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nagy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orlowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bartley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jackson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krajcsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2026.100637" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sutra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013355" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02866-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07091-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prichard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.07.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04986309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Haupenthal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafehi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M Kany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Stefan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202400267" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011462" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Curry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05571-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20184" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000853" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ticoulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.435" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128510" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03246642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009446" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghismon-De-Kasin Mayinda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2021.109511" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bargues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.666348" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Baudou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Durrieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1917344" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavy Long" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K Prichard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67466-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2020.102063" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800956R" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ballent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Mat&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dominguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Virkel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12739" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mellon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hermet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dulioust" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.09.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628877v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007598" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lebrun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Talmont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2018.02.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fischer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig S. Aho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02334-17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Peachey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Pinchbeck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Matthews" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Burden" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.10.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcotty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pors" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.06.033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. David" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Hashem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2016.09.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00713-16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633792v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Simon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Quijada" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.08.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDHG4X1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608099v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637782v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Badie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2015.02.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PMZR1S4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Kotze" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hunt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Skuce" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Samson-Himmelstjerna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2014.07.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.06.052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3Q6VJB4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634358v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. van Westerloo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs W. Landman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo G. Visser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit656" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646036v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425255.2013.832200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Berger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300263" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537730v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tais Benjamin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutra Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f0k6-he23" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault-Foucaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvinerie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.10.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2011.10.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Bartley" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L Mcarthur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Devin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Morrison" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.07.022" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZJB0RZH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001883" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651501v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.10.013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB76XDHK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222889v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bartley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.02.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649069v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2012.04.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023614" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645949v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Jani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Makai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Kis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Szabo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Nagy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22262" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7WLT5MW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137178v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alvinerie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.05.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CKQP9MV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Borin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Lyazrhi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.109.030700" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655821v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654350v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bargues" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662392v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bartley" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcallister" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bartley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182009990345" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B773BF3BFE7B81A61B0EC4060AC13A5F2EA17A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658693v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Sutra" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.06.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHK24BD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654601v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chartier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Alvinerie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662487v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vercruysse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Geldhof" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.03.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQL7WP46-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654687v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655765v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hugnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517557v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2007.00878.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC486CWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207662v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roulet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pineau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668370v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2006.10.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTL06ZK0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659880v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Firas Bassissi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-0073-z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4BS9PWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661667v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glavinas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.11.002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2DJG81V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655459v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517563v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanoit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mohamad Bassissi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.08.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178K51PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658696v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Bassissi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-006-9114-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BE5425B79B8EA951D9393BD388374AE06D7FE78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683370v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pors" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2004.11.028" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7H03V5V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680351v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2004.07.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23B8JDQM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679907v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1192-7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63AFB28A419965D208CEE3792624F1ABBD0D97A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680452v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1084-x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQP0F4ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669260v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sutra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvinerie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672817v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemercier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681891v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Luo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Yang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Q. Guan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2003.07.025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8QGHGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675599v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barber" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bowles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683396v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Larrieu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4017(03)00008-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1BJ14MQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680249v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-002-0727-z" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GKHFPM8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680122v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giangaspero" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Traversa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paoletti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085308v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734695v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700582v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712477v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700601v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Lacaze" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700590v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669372v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181004v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petterman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13241" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669362v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669352v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669336v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169554v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929481v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aguilaniu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957851v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736808v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517923v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bluteau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929510v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748125v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Prichard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748957v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748121v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803051v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802149v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822598v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815515v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821732v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lecoeur" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752015v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823130v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Koch" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815063v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814112v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mc Allister" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815213v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816593v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811791v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814340v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811820v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812336v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825390v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827582v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanoit" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassissi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825675v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827470v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830010v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825263v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duupuy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825235v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825185v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828145v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828011v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bree" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Tillement" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829726v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825262v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954533v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952479v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952475v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292187v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Toutain" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zundel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294640v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794423v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>