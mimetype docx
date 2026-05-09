--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -2726,295 +2726,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nematode susceptibility and resistance to anthelmintic drugs with a WMicrotracker motility assay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+                <w:t xml:space="preserve">Automated larval motility assays reveal links between eprinomectin treatment failure and drug resistance in Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clara Blancfuney</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guegnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-02866-3⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-025-01622-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085291v1</w:t>
+                <w:t xml:space="preserve">hal-05298273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated larval motility assays reveal links between eprinomectin treatment failure and drug resistance in Haemonchus contortus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of nematode susceptibility and resistance to anthelmintic drugs with a WMicrotracker motility assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Grisez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Blancfuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (1), pp.187. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.17968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-025-01622-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-02866-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298273v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-glycoprotein-9-mediated multidrug tolerance in Caenorhabditis elegans</w:t>
               </w:r>
@@ -3600,295 +3600,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A device to simulate contaminant transfer and surface and subsurface flow through intact soil monoliths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Courvoisier</w:t>
+                <w:t xml:space="preserve">Effect of sainfoin ( Onobrychis viciifolia ) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vzj2.20184⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (11), pp.1439-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182022000853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715127v1</w:t>
+                <w:t xml:space="preserve">hal-03753744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sainfoin ( Onobrychis viciifolia ) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gombault</w:t>
+                <w:t xml:space="preserve">A device to simulate contaminant transfer and surface and subsurface flow through intact soil monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hachgenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (11), pp.1439-1449. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182022000853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vzj2.20184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753744v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of efficacy of topical administration of eprinomectin against gastrointestinal nematode in a French dairy sheep farm: A case of underexposure of worms</w:t>
               </w:r>
@@ -4132,295 +4132,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin as a potential treatment for COVID-19?</w:t>
+                <w:t xml:space="preserve">Ivermectin treatment in lactating mares results in suboptimal ivermectin exposure in their suckling foals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chosidow</w:t>
+                <w:t xml:space="preserve">Ghismon-De-Kasin Mayinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Guillemot</w:t>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lespine</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (6), pp.e0009446. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 296, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2021.109511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246642v1</w:t>
+                <w:t xml:space="preserve">hal-03282424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin treatment in lactating mares results in suboptimal ivermectin exposure in their suckling foals</w:t>
+                <w:t xml:space="preserve">Ivermectin as a potential treatment for COVID-19?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghismon-De-Kasin Mayinda</w:t>
+                <w:t xml:space="preserve">Olivier Chosidow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Serreau</w:t>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gesbert</w:t>
+                <w:t xml:space="preserve">Didier Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sutra</w:t>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 296, 5 p. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.e0009446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2021.109511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282424v1</w:t>
+                <w:t xml:space="preserve">hal-03246642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Large Impact of Obesity on the Disposition of Ivermectin, Moxidectin and Eprinomectin in a Canine Model: Relevance for COVID-19 Patients</w:t>
               </w:r>
@@ -5066,693 +5066,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the long-acting ivermectin formulation in sheep: Further insight into potential pharmacokinetic interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transcription factor NHR-8: A new target to increase ivermectin efficacy in nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Ballent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.12739⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), 31 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618035v1</w:t>
+                <w:t xml:space="preserve">hal-02628877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scabies in an obese patient: How should the ivermectin dosing be adapted?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the long-acting ivermectin formulation in sheep: Further insight into potential pharmacokinetic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ballent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Maté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Mellon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillermo Virkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618679v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor NHR-8: A new target to increase ivermectin efficacy in nematodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
+                <w:t xml:space="preserve">Scabies in an obese patient: How should the ivermectin dosing be adapted?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dulioust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (2), 31 p. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (4), pp.286-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628877v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural model, functional modulation by ivermectin and tissue localization of Haemonchus contortus P-glycoprotein-13</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy and pharmacokinetics evaluation of a single oral dose of afoxolaner against &amp;lt;em&amp;gt;Sarcoptes scabiei&amp;lt;/em&amp;gt; in the porcine Scabies model for human infestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion David</w:t>
+                <w:t xml:space="preserve">Fang Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Lebrun</w:t>
+                <w:t xml:space="preserve">Katja Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robin Beech</w:t>
+                <w:t xml:space="preserve">Ludwig S. Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02334-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177610v1</w:t>
+                <w:t xml:space="preserve">hal-02627327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and pharmacokinetics evaluation of a single oral dose of afoxolaner against &amp;lt;em&amp;gt;Sarcoptes scabiei&amp;lt;/em&amp;gt; in the porcine Scabies model for human infestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
+                <w:t xml:space="preserve">Structural model, functional modulation by ivermectin and tissue localization of Haemonchus contortus P-glycoprotein-13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Fang</w:t>
+                <w:t xml:space="preserve">Thomas Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lespine</w:t>
+                <w:t xml:space="preserve">Franck Talmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig S. Aho</w:t>
+                <w:t xml:space="preserve">Robin Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62 (9), </w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.145--157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02334-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627327v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-glycoproteins play a role in ivermectin resistance in cyathostomins</w:t>
               </w:r>
@@ -6179,51 +6179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Kansoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6416,77 +6416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical study of single-dose moxidectin, a new oral treatment for scabies: Efficacy, safety, and pharmacokinetics compared to two-Ddose Iiermectin in a porcine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6686,294 +6686,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in candidate-gene and whole-genome approaches to the discovery of anthelmintic resistance markers and the description of drug/receptor interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivermectin exposure leads to up-regulation of detoxification genes in vitro and in vivo in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 740, pp.428 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639668v1</w:t>
+                <w:t xml:space="preserve">hal-02634112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin exposure leads to up-regulation of detoxification genes in vitro and in vivo in mice</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent advances in candidate-gene and whole-genome approaches to the discovery of anthelmintic resistance markers and the description of drug/receptor interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C. Kotze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Skuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg von Samson-Himmelstjerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.06.052⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.164-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02634112v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent coma in&amp;lt;em&amp;gt; Strongyloides&amp;lt;/em&amp;gt; hyperinfection syndrome associated with persistently increased ivermectin levels</w:t>
               </w:r>
@@ -7083,482 +7083,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-like properties and pharmacology of the anthelmintic macrocyclic lactones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition alimentaire aux pesticides seuls ou en mélange : caractérisation métabolique et impact sur la barrière intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métais Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutra Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1517/17425255.2013.832200⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/f0k6-he23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646036v1</w:t>
+                <w:t xml:space="preserve">hal-04537730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transintestinal Cholesterol Excretion Is an Active Metabolic Process Modulated by PCSK9 and Statin Involving ABCB1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mathieu Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (7), pp.1484-1493. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition alimentaire aux pesticides seuls ou en mélange : caractérisation métabolique et impact sur la barrière intestinale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid-like properties and pharmacology of the anthelmintic macrocyclic lactones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28, pp.49-57. </w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Metabolism and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (12), pp.1581-1595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/f0k6-he23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1517/17425255.2013.832200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537730v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transintestinal Cholesterol Excretion Is an Active Metabolic Process Modulated by PCSK9 and Statin Involving ABCB1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mathieu Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (7), pp.1484 - 1493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/ATVBAHA.112.300263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650431v1</w:t>
@@ -7697,566 +7697,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoproteins and other multidrug resistance transporters in the pharmacology of anthelmintics: Prospects for reversing transport-dependent anthelmintic resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative Neurotoxicity of Ivermectin and Moxidectin in Mdr1ab (-/-) Mice and Effects on Mammalian GABA(A) Channel Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez-Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.58 - 75. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2011.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645017v1</w:t>
+                <w:t xml:space="preserve">hal-02644560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of macrocyclic lactone resistance in two field-derived isolates of Cooperia oncophora</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endectocides in goats: pharmacology, efficacy and use conditions in the context of anthelmintic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.07.022⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 103 (1), pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2011.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652074v1</w:t>
+                <w:t xml:space="preserve">hal-02651501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Neurotoxicity of Ivermectin and Moxidectin in Mdr1ab (-/-) Mice and Effects on Mammalian GABA(A) Channel Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P-glycoproteins and other multidrug resistance transporters in the pharmacology of anthelmintics: Prospects for reversing transport-dependent anthelmintic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger K. Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez-Berlioz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Prichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001883⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.58 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644560v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endectocides in goats: pharmacology, efficacy and use conditions in the context of anthelmintic resistance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterisation of macrocyclic lactone resistance in two field-derived isolates of Cooperia oncophora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dj Bartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L Mcarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 103 (1), pp.10-17. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190 (3-4), pp.454-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2011.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651501v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pluronic 85 and ketoconazole on disposition and efficacy of ivermectin in sheep infected with a multiple resistant Haemonchus contortus isolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dj Bartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8565,298 +8565,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivermectin Interacts With Human ABCG2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to HepaticSteatosis and Obesity in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Vignault-Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Soayfane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez-Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marton Jani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tunde Nagy</w:t>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e23614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645949v1</w:t>
+                <w:t xml:space="preserve">hal-01137178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-glycoprotein Dysfunction Contributes to HepaticSteatosis and Obesity in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+                <w:t xml:space="preserve">Ivermectin Interacts With Human ABCG2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marton Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildiko Makai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Kis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunde Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (1), pp.94-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.22262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137178v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of anthelmintic drugs with P-glycoprotein in recombinant LLC-PK1-mdr1a cells</w:t>
               </w:r>
@@ -10077,294 +10077,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of absolute oral bioavailability of moxidectin in dogs using a semi-simultaneous method: influence of lipid co-administration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of macrocyclic lactones with P-glycoprotein : Structure - affinity relationship Eur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lallemand</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.84-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517557v1</w:t>
+                <w:t xml:space="preserve">hal-00207662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of macrocyclic lactones with P-glycoprotein : Structure - affinity relationship Eur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of absolute oral bioavailability of moxidectin in dogs using a semi-simultaneous method: influence of lipid co-administration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (5), pp.375-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2007.00878.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207662v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of macrocyclic lactones with P-glycoprotein: Structure-affinity relationship</w:t>
               </w:r>
@@ -10606,535 +10606,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of ivermectin with multidrug resistance proteins (MRP1, 2 and 3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interaction between moxidectin and MDR transporters in primary cultures of rat hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (2), pp.107-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661667v1</w:t>
+                <w:t xml:space="preserve">hal-02661548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumagillin, a new P-glycoprotein-interfering agent able to modulate moxidectin efflux in rat hepatocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of lymphatic transport to the systemic exposure of orally administered moxidectin in conscious lymph duct-cannulated dogs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chanoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Mohamad Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (1), pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2005.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655459v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between moxidectin and MDR transporters in primary cultures of rat hepatocytes</w:t>
+                <w:t xml:space="preserve">Fumagillin, a new P-glycoprotein-interfering agent able to modulate moxidectin efflux in rat hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Alvinerie</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 29 (2), pp.107-111</w:t>
+              <w:t xml:space="preserve">, 2006, 29 (6), pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661548v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of lymphatic transport to the systemic exposure of orally administered moxidectin in conscious lymph duct-cannulated dogs.</w:t>
+                <w:t xml:space="preserve">Interaction of ivermectin with multidrug resistance proteins (MRP1, 2 and 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Orlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Mohamad Bassissi</w:t>
+                <w:t xml:space="preserve">H Glavinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27 (1), pp.37-43. </w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 159 (3), pp.169-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2005.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517563v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dyslipidemia on moxidectin distribution in plasma lipoproteins and on its pharmacokinetics</w:t>
               </w:r>
@@ -11398,259 +11398,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrocyclic lactones: distribution in plasma lipoproteins of several animal species including humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mf Bassissi</w:t>
+                <w:t xml:space="preserve">Enhancement of oral moxidectin bioavailability in rabbits by lipid co-administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Firas Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Alvinerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 138 (4), pp.437-444. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 94 (3), pp.188-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2004.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-004-1192-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680351v1</w:t>
+                <w:t xml:space="preserve">hal-02679907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of oral moxidectin bioavailability in rabbits by lipid co-administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Firas Bassissi</w:t>
+                <w:t xml:space="preserve">Macrocyclic lactones: distribution in plasma lipoproteins of several animal species including humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mf Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 94 (3), pp.188-192. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 138 (4), pp.437-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-004-1192-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2004.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679907v1</w:t>
+                <w:t xml:space="preserve">hal-02680351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of parasitism on the pharmacokinetics of moxidectin in lambs</w:t>
               </w:r>
@@ -11804,51 +11804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12018,423 +12018,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of ivermectin in the yak (Bos grunniens)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The comparative serum disposition kinetics of subcutaneous administration of doramectin, ivermectin and moxidectin in the Australian Merino sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Yin</w:t>
+                <w:t xml:space="preserve">S Barber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.X. Luo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Bowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (5), pp.343-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681891v1</w:t>
+                <w:t xml:space="preserve">hal-02675599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The comparative serum disposition kinetics of subcutaneous administration of doramectin, ivermectin and moxidectin in the Australian Merino sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V Bowles</w:t>
+                <w:t xml:space="preserve">Enhancement of moxidectin bioavailability in lamb by a natural flavonoid: quercetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 112 (4), pp.337-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4017(03)00008-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675599v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of moxidectin bioavailability in lamb by a natural flavonoid: quercetin</w:t>
+                <w:t xml:space="preserve">Pharmacokinetics of ivermectin in the yak (Bos grunniens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.X. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Larrieu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G.Q. Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 112 (4), pp.337-347. </w:t>
+              <w:t xml:space="preserve">, 2003, 117, pp.153-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-4017(03)00008-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2003.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683396v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eprinomectin in goat: assessment of subcutaneous administration</w:t>
               </w:r>
@@ -13698,51 +13698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grisez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Veterinary Pharmacology and Toxicology (EAVPT), Jul 2023, Bruges, Belgium. pp.65-65, </w:t>
@@ -14264,51 +14264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Aguilaniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14793,217 +14793,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative pharmacodynamics and pharmacokinetics of moxidectin and ivermectin endectocides: a brief update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. K. Prichard</w:t>
+                <w:t xml:space="preserve">Chronic administration of ivermectin leads to a decrease of its concentration in the host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748125v1</w:t>
+                <w:t xml:space="preserve">hal-02748957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic administration of ivermectin leads to a decrease of its concentration in the host</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Alberich</w:t>
+                <w:t xml:space="preserve">Comparative pharmacodynamics and pharmacokinetics of moxidectin and ivermectin endectocides: a brief update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. K. Prichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748957v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential neurotoxicity of ivermectin and moxidectin in mammals</w:t>
               </w:r>
@@ -15015,51 +15015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. K. Prichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15091,165 +15091,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of anthelminthics with ABC transporters</w:t>
+                <w:t xml:space="preserve">Optimizing anthelmintic combinations to counter anthelmintic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Membrane Ion Channels in Helminth Parasites, Resistance and Site of Action for Anthelmintics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Dec 2011</w:t>
+              <w:t xml:space="preserve">Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2011, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803051v1</w:t>
+                <w:t xml:space="preserve">hal-02802149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing anthelmintic combinations to counter anthelmintic resistance</w:t>
+                <w:t xml:space="preserve">Interaction of anthelminthics with ABC transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2011, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Symposium on Membrane Ion Channels in Helminth Parasites, Resistance and Site of Action for Anthelmintics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Dec 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802149v1</w:t>
+                <w:t xml:space="preserve">hal-02803051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacocinétique de l'éprinomectine chez les souris déficientes en P-gp : comparaison avec l'ivermectine et la moxidectine</w:t>
               </w:r>
@@ -15354,510 +15354,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disposition of eprinomectin in P-gp deficient mice: a comparison with ivermectin and moxidectin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of obesity on the pharmacokinetics of anthelmintic macrocyclic lactones in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Association for the Advancement of Veterinary Parasitology Conference - WAAVP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Calgary, Canada. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815515v1</w:t>
+                <w:t xml:space="preserve">hal-02752015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anthelmintic ivermectin: a substrate of Breast-Cancer Resistant Protein (BCRP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Kis</w:t>
+                <w:t xml:space="preserve">WP6 - Control of P-glycoprotein (Pgp) in both host and parasites for an improvement of anthelmintic treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kerboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Lecoeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Association for the Advancement of Veterinary Parasitology Conference - WAAVP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Calgary, Canada. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">PARASOL - Sixth framework programme of the E.U. (Project FOOD-CT-2005-022851) - Novel solutions for the sustainable control of nematodes in ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821732v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of obesity on the pharmacokinetics of anthelmintic macrocyclic lactones in dogs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The anthelmintic ivermectin: a substrate of Breast-Cancer Resistant Protein (BCRP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Kis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">22nd World Association for the Advancement of Veterinary Parasitology Conference - WAAVP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Calgary, Canada. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752015v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WP6 - Control of P-glycoprotein (Pgp) in both host and parasites for an improvement of anthelmintic treatment.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Koch</w:t>
+                <w:t xml:space="preserve">Disposition of eprinomectin in P-gp deficient mice: a comparison with ivermectin and moxidectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Kiki-Mvouaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Borin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Alvinerie</w:t>
+                <w:t xml:space="preserve">Magali Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARASOL - Sixth framework programme of the E.U. (Project FOOD-CT-2005-022851) - Novel solutions for the sustainable control of nematodes in ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom. n.p</w:t>
+              <w:t xml:space="preserve">22nd World Association for the Advancement of Veterinary Parasitology Conference - WAAVP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Calgary, Canada. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823130v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of macrocyclic lactones (MLs) with multidrug resistance transporters</w:t>
               </w:r>
@@ -15925,51 +15925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations into the effects of p-glycoprotein and/or cytochrom P450 inhibitors on the phenotype responses of various developmental stages of ovine nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dj Bartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16126,394 +16126,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between ivermectin and moxidectin related to their affinities for multidrug resistance proteins (MRP1, 2 and 3)</w:t>
+                <w:t xml:space="preserve">Rôle des ABC transporteurs dans le devenir des lactones macrocycliques dans l'organisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès international de l’EAVPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Turin, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées francophones sur les transporteurs ABC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816593v1</w:t>
+                <w:t xml:space="preserve">hal-02811820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of MLs with ABC transporters</w:t>
+                <w:t xml:space="preserve">Differences between ivermectin and moxidectin related to their affinities for multidrug resistance proteins (MRP1, 2, and 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Krajcsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited by SOLVO Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Budapest, Hungary. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811791v1</w:t>
+                <w:t xml:space="preserve">hal-02814340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between ivermectin and moxidectin related to their affinities for multidrug resistance proteins (MRP1, 2, and 3)</w:t>
+                <w:t xml:space="preserve">Interaction of MLs with ABC transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inconnu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Invited by SOLVO Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Budapest, Hungary. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814340v1</w:t>
+                <w:t xml:space="preserve">hal-02811791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des ABC transporteurs dans le devenir des lactones macrocycliques dans l'organisme</w:t>
+                <w:t xml:space="preserve">Differences between ivermectin and moxidectin related to their affinities for multidrug resistance proteins (MRP1, 2 and 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Krajcsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones sur les transporteurs ABC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">10e Congrès international de l’EAVPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Turin, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811820v1</w:t>
+                <w:t xml:space="preserve">hal-02816593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of anthelmintic drugs on P-glycoprotein transport activity in mdr1-LLC-PK1 cells</w:t>
               </w:r>
@@ -16728,51 +16728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Chanoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bassissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16808,325 +16808,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypodermosis control : determination of dose and route of administration of ivermectin microdosis to goat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of hypercholesterolemia on disposition of moxidectin in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCO Project nICA42000-30036 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Shangai, China. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">EUFEPS Conferences 3rd World Conference on Drug Absorption Transport and delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Barcelona, Spain. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825675v1</w:t>
+                <w:t xml:space="preserve">hal-02827470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hypercholesterolemia on disposition of moxidectin in a rabbit model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the macrocyclic lactones on the P-glycoprotein function on P-gp overexpressing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFEPS Conferences 3rd World Conference on Drug Absorption Transport and delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Barcelona, Spain. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">European Federation for Pharmaceutical Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827470v1</w:t>
+                <w:t xml:space="preserve">hal-02830010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the macrocyclic lactones on the P-glycoprotein function on P-gp overexpressing cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypodermosis control : determination of dose and route of administration of ivermectin microdosis to goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation for Pharmaceutical Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">INCO Project nICA42000-30036 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Shangai, China. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830010v1</w:t>
+                <w:t xml:space="preserve">hal-02825675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eprinomectin in dairy goats : assessment of an optimal dosage</w:t>
               </w:r>
@@ -18088,51 +18088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visite des bassins instrumentés « Olivier de Serres » de l’OHMCV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire Hydrométérologique Méditerranéen Cévennes-Vivarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18194,151 +18194,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiparasitaires : homme et animal, même combat !</w:t>
+                <w:t xml:space="preserve">Deux mutations rares chez l'homme responsables de la toxicité du traitement contre la gâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952479v1</w:t>
+                <w:t xml:space="preserve">hal-02952475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux mutations rares chez l'homme responsables de la toxicité du traitement contre la gâle</w:t>
+                <w:t xml:space="preserve">Antiparasitaires : homme et animal, même combat !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952475v1</w:t>
+                <w:t xml:space="preserve">hal-02952479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18866,51 +18866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sizabuire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blancfuney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guchen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Prichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Emile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gombault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ballesteros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmel Urdaneta-Marquez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Souil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sutra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;nez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dervins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Kansoh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez-Berlioz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alvinerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kiki-Mvouaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nagy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orlowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bartley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jackson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krajcsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2026.100637" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sutra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013355" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02866-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07091-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prichard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.07.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04986309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Haupenthal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafehi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M Kany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Stefan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202400267" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011462" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Curry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05571-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20184" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000853" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ticoulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.435" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128510" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03246642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009446" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghismon-De-Kasin Mayinda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2021.109511" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bargues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.666348" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Baudou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Durrieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1917344" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavy Long" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K Prichard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67466-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2020.102063" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800956R" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ballent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Mat&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dominguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Virkel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12739" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618679v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mellon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hermet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dulioust" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.09.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628877v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007598" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lebrun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Talmont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2018.02.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fischer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig S. Aho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02334-17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Peachey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Pinchbeck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Matthews" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Burden" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.10.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcotty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pors" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.06.033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. David" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Hashem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2016.09.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00713-16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633792v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Simon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Quijada" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.08.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDHG4X1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608099v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637782v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Badie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2015.02.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PMZR1S4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Kotze" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hunt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Skuce" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Samson-Himmelstjerna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2014.07.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.06.052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3Q6VJB4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634358v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. van Westerloo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs W. Landman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo G. Visser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit656" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646036v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425255.2013.832200" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Berger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300263" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537730v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tais Benjamin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutra Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f0k6-he23" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault-Foucaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvinerie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.10.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2011.10.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Bartley" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L Mcarthur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Devin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Morrison" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.07.022" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZJB0RZH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001883" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651501v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.10.013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB76XDHK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222889v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bartley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.02.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649069v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2012.04.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023614" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645949v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Jani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Makai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Kis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Szabo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Nagy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22262" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7WLT5MW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137178v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alvinerie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.05.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CKQP9MV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Borin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Lyazrhi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.109.030700" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655821v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654350v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bargues" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662392v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bartley" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcallister" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bartley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182009990345" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B773BF3BFE7B81A61B0EC4060AC13A5F2EA17A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658693v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Sutra" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.06.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHK24BD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654601v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chartier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Alvinerie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662487v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vercruysse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Geldhof" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.03.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQL7WP46-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654687v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655765v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hugnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517557v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2007.00878.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC486CWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207662v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roulet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pineau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668370v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2006.10.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTL06ZK0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659880v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Firas Bassissi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-0073-z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4BS9PWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661667v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glavinas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.11.002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2DJG81V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655459v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517563v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanoit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mohamad Bassissi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.08.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178K51PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658696v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Bassissi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-006-9114-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BE5425B79B8EA951D9393BD388374AE06D7FE78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683370v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pors" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2004.11.028" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7H03V5V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680351v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2004.07.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23B8JDQM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679907v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1192-7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63AFB28A419965D208CEE3792624F1ABBD0D97A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680452v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1084-x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQP0F4ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669260v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sutra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvinerie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672817v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemercier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681891v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Luo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Yang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Q. Guan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2003.07.025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8QGHGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675599v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barber" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bowles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683396v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Larrieu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4017(03)00008-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1BJ14MQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680249v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-002-0727-z" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GKHFPM8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680122v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giangaspero" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Traversa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paoletti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085308v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734695v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700582v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712477v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700601v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Lacaze" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700590v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669372v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181004v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petterman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13241" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669362v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669352v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669336v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169554v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929481v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aguilaniu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957851v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736808v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517923v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bluteau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929510v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748125v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Prichard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748957v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748121v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803051v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802149v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822598v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815515v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821732v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lecoeur" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752015v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823130v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Koch" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815063v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814112v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mc Allister" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815213v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816593v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811791v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814340v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811820v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812336v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825390v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827582v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanoit" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassissi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825675v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827470v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830010v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825263v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duupuy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825235v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825185v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828145v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828011v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bree" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Tillement" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829726v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825262v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954533v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952479v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952475v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292187v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Toutain" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zundel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294640v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794423v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lioutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my B&#233;tous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Petermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jouffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sizabuire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alberich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blancfuney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guchen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Prichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Emile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gombault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ballesteros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmel Urdaneta-Marquez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Souil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sutra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;nez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dervins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Kansoh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez-Berlioz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alvinerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kiki-Mvouaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nagy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orlowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bartley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jackson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krajcsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2026.100637" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sutra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013355" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guegnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grisez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01622-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02866-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07091-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prichard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.07.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04986309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Haupenthal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafehi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M Kany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Stefan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202400267" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011462" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Curry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05571-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000853" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hachgenei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mora" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20184" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ticoulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.435" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128510" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghismon-De-Kasin Mayinda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2021.109511" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03246642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chosidow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernigaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009446" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bargues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.666348" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Baudou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Durrieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1917344" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thavy Long" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K Prichard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67466-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2020.102063" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800956R" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628877v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007598" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ballent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Mat&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dominguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Virkel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12739" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mellon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hermet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dulioust" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.09.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fischer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig S. Aho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02334-17" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177610v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lebrun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Talmont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beech" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2018.02.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Peachey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Pinchbeck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Matthews" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Burden" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.10.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcotty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pors" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.06.033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. David" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Hashem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2016.09.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00713-16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633792v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Simon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Quijada" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Schelcher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2016.08.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDHG4X1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608099v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637782v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Badie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2015.02.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PMZR1S4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.06.052" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3Q6VJB4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639668v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Kotze" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hunt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Skuce" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg von Samson-Himmelstjerna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2014.07.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634358v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. van Westerloo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs W. Landman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo G. Visser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit656" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;tais Benjamin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutra Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f0k6-he23" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Berger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.112.300263" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425255.2013.832200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault-Foucaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvinerie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.10.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001883" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651501v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.10.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB76XDHK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2011.10.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652074v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Bartley" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L Mcarthur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Devin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Morrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.07.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZJB0RZH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222889v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bartley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.02.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649069v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2012.04.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650319v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023614" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137178v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Jani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Makai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Kis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Szabo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Nagy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.22262" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7WLT5MW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alvinerie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2010.05.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CKQP9MV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Borin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Lyazrhi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.109.030700" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655821v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654350v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bargues" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662392v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bartley" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcallister" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bartley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182009990345" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B773BF3BFE7B81A61B0EC4060AC13A5F2EA17A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658693v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Sutra" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.06.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHK24BD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654601v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chartier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Alvinerie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662487v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vercruysse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Geldhof" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.03.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQL7WP46-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654687v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655765v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hugnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207662v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roulet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pineau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517557v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2007.00878.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC486CWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668370v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2006.10.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTL06ZK0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659880v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Firas Bassissi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-0073-z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4BS9PWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661548v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517563v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanoit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mohamad Bassissi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.08.003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178K51PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655459v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glavinas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.11.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2DJG81V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658696v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Bassissi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pgp Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-006-9114-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BE5425B79B8EA951D9393BD388374AE06D7FE78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683370v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pors" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2004.11.028" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7H03V5V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679907v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1192-7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63AFB28A419965D208CEE3792624F1ABBD0D97A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680351v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2004.07.011" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23B8JDQM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680452v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-004-1084-x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQP0F4ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669260v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sutra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvinerie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672817v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemercier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675599v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barber" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bowles" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683396v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Larrieu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4017(03)00008-6" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1BJ14MQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681891v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Luo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Yang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Q. Guan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2003.07.025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK8QGHGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680249v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-002-0727-z" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GKHFPM8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680122v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giangaspero" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Traversa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paoletti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085308v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734695v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700582v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712477v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700601v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Lacaze" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700590v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669372v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181004v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petterman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13241" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669362v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669352v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669336v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169554v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929481v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aguilaniu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957851v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736808v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517923v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bluteau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929510v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748957v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748125v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Prichard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748121v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802149v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803051v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822598v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752015v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823130v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Koch" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821732v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lecoeur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815515v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815063v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814112v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mc Allister" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815213v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811820v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814340v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811791v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816593v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812336v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825390v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827582v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanoit" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassissi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827470v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830010v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825675v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825263v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duupuy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825235v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825185v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828145v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828011v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bree" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Tillement" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829726v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825262v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954533v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952475v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952479v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292187v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Toutain" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zundel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294640v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794423v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>